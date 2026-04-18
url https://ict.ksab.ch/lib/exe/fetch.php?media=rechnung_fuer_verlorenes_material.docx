--- v0 (2025-12-08)
+++ v1 (2026-04-18)
@@ -1,548 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11029" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7797"/>
         <w:gridCol w:w="2153"/>
         <w:gridCol w:w="1079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A5482" w:rsidRPr="0062113B" w14:paraId="17876A6B" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="006A5482" w:rsidRPr="0062113B" w14:paraId="17876A6B" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2694"/>
+          <w:trHeight w:hRule="exact" w:val="3119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C61B81D" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="0074264E">
             <w:pPr>
               <w:pStyle w:val="Absenderangaben"/>
               <w:suppressAutoHyphens/>
               <w:ind w:firstLine="851"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabellenraster"/>
-              <w:tblW w:w="5954" w:type="dxa"/>
+              <w:tblW w:w="6010" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1555"/>
-              <w:gridCol w:w="4399"/>
+              <w:gridCol w:w="1569"/>
+              <w:gridCol w:w="4441"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E7522F" w14:paraId="2CE12733" w14:textId="77777777" w:rsidTr="005A2031">
+            <w:tr w:rsidR="00E7522F" w14:paraId="2CE12733" w14:textId="77777777" w:rsidTr="008A3F7C">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1555" w:type="dxa"/>
+                  <w:tcW w:w="1569" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6CE132A8" w14:textId="73C7F2C0" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E7522F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Name</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4399" w:type="dxa"/>
+                  <w:tcW w:w="4441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="166146AD" w14:textId="044BD699" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7522F" w14:paraId="03245E8B" w14:textId="77777777" w:rsidTr="005A2031">
+            <w:tr w:rsidR="00E7522F" w14:paraId="03245E8B" w14:textId="77777777" w:rsidTr="008A3F7C">
+              <w:trPr>
+                <w:trHeight w:val="476"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1555" w:type="dxa"/>
+                  <w:tcW w:w="1569" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="54A9ACE3" w14:textId="6D5059E0" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E7522F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>E-Mail</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4399" w:type="dxa"/>
+                  <w:tcW w:w="4441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0C5A66BF" w14:textId="6270CA81" w:rsidR="0071614A" w:rsidRDefault="005A2031" w:rsidP="005A2031">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                  @lern.ksab.ch      </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7522F" w14:paraId="38959928" w14:textId="77777777" w:rsidTr="005A2031">
+            <w:tr w:rsidR="00E7522F" w14:paraId="38959928" w14:textId="77777777" w:rsidTr="008A3F7C">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1555" w:type="dxa"/>
+                  <w:tcW w:w="1569" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2B44ADCF" w14:textId="427D5EFC" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E7522F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Klasse</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4399" w:type="dxa"/>
+                  <w:tcW w:w="4441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="04CC9C52" w14:textId="4CA2A4A5" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="11A129DF">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="11A129DF">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7522F" w14:paraId="5B22CB6B" w14:textId="77777777" w:rsidTr="005A2031">
+            <w:tr w:rsidR="00E7522F" w14:paraId="5B22CB6B" w14:textId="77777777" w:rsidTr="008A3F7C">
+              <w:trPr>
+                <w:trHeight w:val="476"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1555" w:type="dxa"/>
+                  <w:tcW w:w="1569" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="07DCF24B" w14:textId="6C84AD01" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E7522F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Schulhaus</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4399" w:type="dxa"/>
+                  <w:tcW w:w="4441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4247E4D6" w14:textId="51DB8FBB" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7522F" w14:paraId="03642680" w14:textId="77777777" w:rsidTr="005A2031">
+            <w:tr w:rsidR="00E7522F" w14:paraId="03642680" w14:textId="77777777" w:rsidTr="008A3F7C">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1555" w:type="dxa"/>
+                  <w:tcW w:w="1569" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3EBFA57D" w14:textId="7EFCFB8E" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Serien</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E7522F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>nummer</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4399" w:type="dxa"/>
+                  <w:tcW w:w="4441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="593C8FC4" w14:textId="3E78AAFD" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E7522F" w14:paraId="6D1F3B4F" w14:textId="77777777" w:rsidTr="005A2031">
+            <w:tr w:rsidR="00E7522F" w14:paraId="6D1F3B4F" w14:textId="77777777" w:rsidTr="008A3F7C">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1555" w:type="dxa"/>
+                  <w:tcW w:w="1569" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="23D08888" w14:textId="11D02853" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E7522F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Modell</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4399" w:type="dxa"/>
+                  <w:tcW w:w="4441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="12128FB1" w14:textId="2AD17966" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="1560"/>
                       <w:tab w:val="left" w:pos="5503"/>
                     </w:tabs>
                     <w:suppressAutoHyphens/>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2BE106DB" w14:textId="7310E007" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="1560"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="Org1"/>
               <w:id w:val="216949563"/>
               <w:placeholder>
                 <w:docPart w:val="2E28C5FB1271407D8B9D8E5D056E9607"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:Org1" w:storeItemID="{2E884383-D1EB-4D80-9C95-0F4CBC1BEDCD}"/>
               <w:text w:multiLine="1"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="72D0BC9F" w14:textId="7E307C86" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00FE4AB0">
                 <w:pPr>
                   <w:pStyle w:val="Absenderangaben"/>
                   <w:suppressAutoHyphens/>
                 </w:pPr>
                 <w:r w:rsidRPr="00FE4AB0">
                   <w:t>Kreisschule Aarau-Buchs</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00FE4AB0">
                   <w:br/>
                   <w:t>Heinerich-Wirri-Strasse 3</w:t>
                 </w:r>
                 <w:r>
                   <w:br/>
                 </w:r>
                 <w:r w:rsidRPr="00FE4AB0">
                   <w:t>5000 Aarau</w:t>
                 </w:r>
                 <w:r>
                   <w:br/>
                 </w:r>
                 <w:r>
                   <w:br/>
                 </w:r>
@@ -583,1291 +596,1771 @@
       </w:tr>
       <w:tr w:rsidR="006443AF" w:rsidRPr="0062113B" w14:paraId="4519ADAF" w14:textId="77777777" w:rsidTr="11A129DF">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1079" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="02CB7BB0" w14:textId="26E0992F" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00DB1CB1">
             <w:pPr>
               <w:pStyle w:val="Subject"/>
               <w:suppressAutoHyphens/>
               <w:ind w:left="-57"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Subject"/>
           </w:p>
-          <w:p w14:paraId="55D77112" w14:textId="6FBC009E" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00A6043C">
+          <w:p w14:paraId="55D77112" w14:textId="34B58669" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="00A6043C" w:rsidP="00A6043C">
             <w:pPr>
               <w:pStyle w:val="Subject"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6650"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:ind w:left="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="00A6043C">
               <w:rPr>
-                <w:sz w:val="32"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F046"/>
             </w:r>
-            <w:r w:rsidR="00A6043C" w:rsidRPr="00A6043C">
+            <w:r w:rsidRPr="00A6043C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitte Material bestellen </w:t>
+              <w:t xml:space="preserve">Bitte </w:t>
+            </w:r>
+            <w:r w:rsidR="008A3F7C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ersatz-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6043C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material bestellen </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:anchor="support_anfrage" w:history="1">
-              <w:r w:rsidR="00A6043C" w:rsidRPr="00A6043C">
+              <w:r w:rsidRPr="00A6043C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1F497D" w:themeColor="text2"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>über ICT Supportanfrage</w:t>
+                <w:t xml:space="preserve">über </w:t>
               </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidRPr="00A6043C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="1F497D" w:themeColor="text2"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>ICT Supportanfrage</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="4361A8C8" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00520E36">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:sectPr w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidSect="00E7522F">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="964" w:right="1361" w:bottom="964" w:left="1134" w:header="567" w:footer="335" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5A4D65" w14:textId="7485C87C" w:rsidR="0071614A" w:rsidRPr="00A02C7D" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="8834" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="6662"/>
         <w:gridCol w:w="1468"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E929AC" w14:paraId="1E9FD79D" w14:textId="01246948" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="00E929AC" w14:paraId="1E9FD79D" w14:textId="01246948" w:rsidTr="008A3F7C">
         <w:trPr>
-          <w:trHeight w:val="695"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78AF76AF" w14:textId="4F8E48C4" w:rsidR="0071614A" w:rsidRPr="000C3A58" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+          <w:p w14:paraId="78AF76AF" w14:textId="4F8E48C4" w:rsidR="0071614A" w:rsidRPr="000C3A58" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3A58">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E690989" w14:textId="3428AE28" w:rsidR="0071614A" w:rsidRPr="000C3A58" w:rsidRDefault="0071614A" w:rsidP="00703E65">
+          <w:p w14:paraId="7E690989" w14:textId="0DA0C0F1" w:rsidR="0071614A" w:rsidRPr="000C3A58" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C3A58">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Position</w:t>
+              <w:t>Laptop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE7A04F" w14:textId="1FFD9E3D" w:rsidR="0071614A" w:rsidRPr="000C3A58" w:rsidRDefault="0071614A" w:rsidP="00703E65">
+          <w:p w14:paraId="6CE7A04F" w14:textId="1FFD9E3D" w:rsidR="0071614A" w:rsidRPr="000C3A58" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3A58">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Einzelpreis CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E929AC" w14:paraId="2744AB26" w14:textId="0CFDD68A" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="00E929AC" w14:paraId="2744AB26" w14:textId="0CFDD68A" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751F6BD6" w14:textId="7B8B0E2F" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+          <w:p w14:paraId="751F6BD6" w14:textId="7B8B0E2F" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5178EDB9" w14:textId="1113EE50" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
+          <w:p w14:paraId="5178EDB9" w14:textId="1113EE50" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="011C1114" w14:textId="0FB8C6A8" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="011C1114" w14:textId="0FB8C6A8" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>50.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F13C5" w14:paraId="34069BEC" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="007F13C5" w14:paraId="34069BEC" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50B7B954" w14:textId="4B87C045" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="50B7B954" w14:textId="4B87C045" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="334DB098" w14:textId="25B5AF88" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="334DB098" w14:textId="25B5AF88" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kabel für Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="467C9255" w14:textId="2136B9EF" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="467C9255" w14:textId="4DBEF8F1" w:rsidR="0071614A" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6.-</w:t>
+              <w:t>10</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="0071614A">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...96 lines deleted...]
-              <w:t>45.-</w:t>
+              <w:t>.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F13C5" w14:paraId="7F23EF66" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="007F13C5" w14:paraId="7F23EF66" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7530A220" w14:textId="3BF00730" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="7530A220" w14:textId="3BF00730" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C89F9B" w14:textId="313E9A4C" w:rsidR="0071614A" w:rsidRDefault="5BBC46E0" w:rsidP="11A129DF">
+          <w:p w14:paraId="65C89F9B" w14:textId="528A0108" w:rsidR="0071614A" w:rsidRDefault="7139936F" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11A129DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(dünner) </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Stift für Touchscreen – Lenovo Generation 3 oder 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9FF26C" w14:textId="34D66D95" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="5C9FF26C" w14:textId="34D66D95" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>45.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F13C5" w14:paraId="020F2631" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="007F13C5" w14:paraId="020F2631" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1399B21F" w14:textId="556F0027" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="1399B21F" w14:textId="556F0027" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A52FA93" w14:textId="126CFE0A" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="0071573D">
+          <w:p w14:paraId="0A52FA93" w14:textId="1DB3EDB1" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41CA0E9D">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hülle </w:t>
             </w:r>
+            <w:r w:rsidR="008A3F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>für den Laptop</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C638C6E" w14:textId="6875700A" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="007F13C5">
+          <w:p w14:paraId="2C638C6E" w14:textId="6875700A" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>25.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB1CB1" w14:paraId="369709CD" w14:textId="11F4D3C5" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="008A3F7C" w14:paraId="25BAA20F" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:trPr>
-          <w:trHeight w:val="41"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7366" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6774FE90" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00DB1CB1">
+          <w:p w14:paraId="1278D138" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRPr="000C3A58" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:jc w:val="right"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000C3A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Check</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="275FD9BC" w14:textId="11A11F47" w:rsidR="0071614A" w:rsidRPr="00DB1CB1" w:rsidRDefault="0071614A" w:rsidP="5573CE3E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFF0CD6" w14:textId="4BBC74A4" w:rsidR="008A3F7C" w:rsidRPr="000C3A58" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:jc w:val="right"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5573CE3E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Total CHF</w:t>
+              <w:t>iPad</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="786CE74F" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="369C5020" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRPr="000C3A58" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C3A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Einzelpreis CHF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3F7C" w14:paraId="6678BB32" w14:textId="77777777" w:rsidTr="008A3F7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B033603" w14:textId="158D465C" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11A129DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⃣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053BF4E6" w14:textId="586C072D" w:rsidR="008A3F7C" w:rsidRPr="41CA0E9D" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LMP Power Adapter (Netzteil)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="682ECCEE" w14:textId="7A226CC1" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB1CB1" w:rsidRPr="00DB1CB1" w14:paraId="45ADDE1A" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w14:paraId="074A4FFD" w14:textId="77777777" w:rsidTr="008A3F7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6100C939" w14:textId="67D0F862" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⃣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7634730F" w14:textId="23527DC2" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A3F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USB-C Kabel (1m) Apple </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A3F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>Ori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>ginal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552F011B" w14:textId="3F574305" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>20.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w14:paraId="573FA44D" w14:textId="77777777" w:rsidTr="008A3F7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44836DF4" w14:textId="56D5B3F2" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⃣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011DF3D3" w14:textId="65FF2C1E" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>Tastaturhülle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iPad Air 13 Zoll (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>grau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="751F9262" w14:textId="3055CFC9" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>140.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w14:paraId="5F5E4FD7" w14:textId="77777777" w:rsidTr="008A3F7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B14CE23" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⃣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2834DD19" w14:textId="63E243BF" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>Tastaturhülle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iPad </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Zoll (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>blau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F12CD65" w14:textId="67CC6993" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>100.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w14:paraId="59B7BD10" w14:textId="77777777" w:rsidTr="008A3F7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEC3918" w14:textId="63DB2969" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11A129DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⃣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5736B1" w14:textId="598F3E69" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LMP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>DigiPen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>Eingabestift</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DA107F" w14:textId="0D8C2637" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>20.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3F7C" w:rsidRPr="00DB1CB1" w14:paraId="45ADDE1A" w14:textId="77777777" w:rsidTr="11A129DF">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD9B5AE" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="00A02C7D" w:rsidRDefault="0071614A" w:rsidP="00A02C7D">
+          <w:p w14:paraId="3FD9B5AE" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29C6F784" w14:textId="536BE75F" w:rsidR="0071614A" w:rsidRPr="00DB1CB1" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="723751CB" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68128624" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DA67DE1" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF93070" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRPr="00A02C7D" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29C6F784" w14:textId="536BE75F" w:rsidR="008A3F7C" w:rsidRPr="00DB1CB1" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB1CB1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sonstige Bemerkungen:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A784CC" w14:textId="7CA03966" w:rsidR="0071614A" w:rsidRPr="00DB1CB1" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="53A784CC" w14:textId="7CA03966" w:rsidR="008A3F7C" w:rsidRPr="00DB1CB1" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB1CB1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB1CB1" w14:paraId="5BF6B6F4" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="008A3F7C" w14:paraId="223EEE9D" w14:textId="77777777" w:rsidTr="11A129DF">
         <w:trPr>
           <w:trHeight w:val="36"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C171677" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="23806CC4" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E15C08E" w14:textId="14A1BE88" w:rsidR="0071614A" w:rsidRPr="00CC0B1E" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
-[...40 lines deleted...]
-          <w:p w14:paraId="74EA47F7" w14:textId="35915541" w:rsidR="0071614A" w:rsidRPr="00CC0B1E" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="74EA47F7" w14:textId="35915541" w:rsidR="008A3F7C" w:rsidRPr="00CC0B1E" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7011CC6E" w14:textId="5DD5A391" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4417"/>
-        <w:gridCol w:w="4417"/>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="4111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E929AC" w:rsidRPr="00E20AF5" w14:paraId="238070B4" w14:textId="77777777" w:rsidTr="00E20AF5">
+      <w:tr w:rsidR="008A3F7C" w:rsidRPr="00E20AF5" w14:paraId="238070B4" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4417" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA5FABD" w14:textId="602D0E12" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="6DA5FABD" w14:textId="538A3A62" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E7522F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7522F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Schüler oder Schülerin</w:t>
+              <w:t>Schülerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7522F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schüler </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DC4E35" w14:textId="09EC0E99" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="58DC4E35" w14:textId="09EC0E99" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E7522F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7522F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4417" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D9E80E5" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E929AC">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E13D8A" w14:textId="28CD6ED3" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+          <w:p w14:paraId="60E13D8A" w14:textId="7ED49D2B" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E929AC">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7522F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prüfung </w:t>
             </w:r>
-            <w:r w:rsidR="005A2031">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>durch</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7522F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(Datum und Name</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Datum und Name einfügen)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16B11BB3" w14:textId="03F8B8F3" w:rsidR="0071614A" w:rsidRPr="005A2031" w:rsidRDefault="005A2031" w:rsidP="005A2031">
+          <w:p w14:paraId="16B11BB3" w14:textId="03F8B8F3" w:rsidR="008A3F7C" w:rsidRPr="005A2031" w:rsidRDefault="008A3F7C" w:rsidP="005A2031">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7522F" w:rsidRPr="00E7522F" w14:paraId="431F6060" w14:textId="77777777" w:rsidTr="00E7522F">
+      <w:tr w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w14:paraId="431F6060" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4417" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A26ADFD" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="005A2031" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
+          <w:p w14:paraId="0A26ADFD" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRPr="005A2031" w:rsidRDefault="008A3F7C" w:rsidP="00E7522F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A2C4B11" w14:textId="3644D831" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="00E7522F">
-[...54 lines deleted...]
-          <w:p w14:paraId="57088A72" w14:textId="1DC10BEA" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+          <w:p w14:paraId="6A2C4B11" w14:textId="3644D831" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E7522F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E7522F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75E99478" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA544AF" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="00E929AC">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4048C7A2" w14:textId="001D0F88" w:rsidR="0071614A" w:rsidRPr="00E7522F" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F2C0B7" w14:textId="04C397DA" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="00E929AC">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57088A72" w14:textId="1DC10BEA" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E929AC">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7522F">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unterschrift</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E99478" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E929AC">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4048C7A2" w14:textId="001D0F88" w:rsidR="008A3F7C" w:rsidRPr="00E7522F" w:rsidRDefault="008A3F7C" w:rsidP="00E929AC">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42A6E8D3" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00CC0B1E">
-      <w:pPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="1F6DD3B8" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00CC0B1E">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C27176" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00CC0B1E">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1971,184 +2464,205 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3209EED5" w14:textId="0F3F8996" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Für Sachschäden an sowie Verlust von Geräten, welche die Kreisschule zur Nutzung zur Verfügung tellt, haften die Schülerinnen und Schüler persönlich nach den gesetzlichen Bestimmungen.</w:t>
+        <w:t xml:space="preserve">Für Sachschäden an sowie Verlust von Geräten, welche die Kreisschule zur Nutzung zur Verfügung </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0062113B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0062113B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, haften die Schülerinnen und Schüler persönlich nach den gesetzlichen Bestimmungen.</w:t>
       </w:r>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702B467A" w14:textId="12E662B2" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="175ED9A7" w14:textId="593899C0" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
+    <w:p w14:paraId="49A82DCD" w14:textId="65D60762" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Basierend auf </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dieser</w:t>
       </w:r>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vereinbarung stellen wir Ihnen hiermit die Kosten für die</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Instandsetzung des geprüften Notebooks in Rechnung. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F185BD" w14:textId="3DE65DC5" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
+    <w:p w14:paraId="7928FC63" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A82DCD" w14:textId="78C2B2DF" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
-[...24 lines deleted...]
-    </w:p>
     <w:p w14:paraId="59DD0921" w14:textId="71B718A2" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000E3D96">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7522F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Bitte nutzen Sie den Empfangsschein mit QR Code unten, um die Kosten zu begleichen.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bitte nutzen Sie den Empfangsschein mit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E7522F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>QR Code</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E7522F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unten, um die Kosten zu begleichen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7522F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Konditionen: 30 Tage netto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDEAAC" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000E3D96">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2263,168 +2777,336 @@
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01488E2C" w14:textId="45E079B2" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36444A52" w14:textId="421A2B5D" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+    <w:p w14:paraId="32CA3FDE" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CB2846" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478F4DE1" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EFCA6B" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD65496" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A2755F" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AC73DC" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05590B92" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADCA137" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAD4A15" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C9DCC9" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE55933" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="00E929AC">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36444A52" w14:textId="0327E769" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3F96">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19EBE372" wp14:editId="271F523F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-292100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>634623</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6762939" cy="3429157"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="12" name="Grafik 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6762939" cy="3429157"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0071614A" w:rsidSect="00E7522F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId25"/>
+    <w:sectPr w:rsidR="0071614A" w:rsidSect="00032C5F">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="2835" w:right="1361" w:bottom="964" w:left="1134" w:header="567" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="3686" w:right="1361" w:bottom="964" w:left="1134" w:header="567" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E10E330" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A">
+    <w:p w14:paraId="17EE0BF6" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A46F514" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A">
+    <w:p w14:paraId="166B8DEF" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2449,149 +3131,135 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfDingbats">
     <w:altName w:val="Wingdings"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rotis Sans Serif Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8789" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="57" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6818"/>
       <w:gridCol w:w="1971"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E20AF5" w:rsidRPr="00375F87" w14:paraId="0AB07BF2" w14:textId="77777777" w:rsidTr="000629C9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6818" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="56F3E92D" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="0071614A" w:rsidP="00B52825">
           <w:pPr>
             <w:pStyle w:val="1Point"/>
             <w:suppressAutoHyphens/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1971" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="6645468D" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="0071614A" w:rsidP="00B52825">
           <w:pPr>
             <w:pStyle w:val="1Point"/>
             <w:suppressAutoHyphens/>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="Zusatzlogo"/>
           <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E20AF5" w:rsidRPr="00A70ECB" w14:paraId="632A72ED" w14:textId="77777777" w:rsidTr="000629C9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8789" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:top w:w="340" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="2F8FBBE5" w14:textId="4DE8F681" w:rsidR="0071614A" w:rsidRPr="00A70ECB" w:rsidRDefault="0071614A" w:rsidP="00A70ECB">
+        <w:p w14:paraId="2F8FBBE5" w14:textId="08EF07E3" w:rsidR="0071614A" w:rsidRPr="00A70ECB" w:rsidRDefault="0071614A" w:rsidP="00A70ECB">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A70ECB">
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:t>Weiter auf der Rückseite</w:t>
           </w:r>
           <w:r w:rsidRPr="00A70ECB">
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A70ECB">
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> if </w:instrText>
@@ -2801,51 +3469,51 @@
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w14:paraId="04F385C0" w14:textId="4BA17ACF" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="0D5ED552" w14:textId="4AD69F81" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                              <w:p w14:paraId="0D5ED552" w14:textId="5DB9DE74" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:instrText xml:space="preserve"> if </w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
@@ -2990,77 +3658,77 @@
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:shapetype w14:anchorId="7CE66C30" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Textfeld 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsHkLBHgIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkS5tYcaouXaZJ&#10;7Tap3Q/AgG004BiQ2Pn3O3CSVt1bNT+cDjg+7r7vzuubwWhykD4osBWdTaaUSMtBKNtW9NfT7sOS&#10;khCZFUyDlRU9ykBvNu/frXtXyjl0oIX0BEFsKHtX0S5GVxZF4J00LEzASYuHDXjDIi59WwjPekQ3&#10;uphPp1dFD144D1yGgLt34yHdZPymkTz+aJogI9EVxdxitj7bOtlis2Zl65nrFD+lwd6QhWHK4qMX&#10;qDsWGdl79Q+UUdxDgCZOOJgCmkZxmWvAambTV9U8dszJXAuSE9yFpvD/YPn3w09PlKgoCmWZQYme&#10;5BAbqQVZJnZ6F0oMenQYFofPMKDKudLg7oH/DsTCtmO2lbfeQ99JJjC7WbpZvLg64oQEUvcPIPAZ&#10;to+QgYbGm0QdkkEQHVU6XpTBVAjHzY+rT6trPOF4NLteXF8ts3QFK8+3nQ/xqwRDklNRj8pndHa4&#10;DzFlw8pzSHosgFZip7TOC9/WW+3JgWGX7PKXC3gVpi3pK7pazBcjAW+AMCpiu2tlkO9p+sYGTLR9&#10;sSI3Y2RKjz6mrO2Jx0TdSGIc6iELlklOHNcgjkish7G7cRrRSXaeKOuxuSsa/uyZl5Tobxb1SZNw&#10;dvzZqc8Os7wDnJFIyehu4zgxe+dV2yH42AEWblHDRmV6nxM5ZYwNm1k/DVeaiJfrHPX8C9j8BQAA&#10;//8DAFBLAwQUAAYACAAAACEAn/oRy+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KiTWIlKiFMhBBeEqhKqnt14SSJiO7LdJvw921O57e6MZt9Um8WM7Iw+DM5KSFcJMLSt&#10;04PtJOy/3h7WwEJUVqvRWZTwiwE29e1NpUrtZvuJ5yZ2jEJsKJWEPsap5Dy0PRoVVm5CS9q380ZF&#10;Wn3HtVczhZuRZ0lScKMGSx96NeFLj+1PczIShv3hQzTrNOcH0Xq9e99tX/NZyvu75fkJWMQlXs1w&#10;wSd0qInp6E5WBzZKKASRR7pn4jEHdnFkBbU70pCnhQBeV/x/ifoPAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA7B5CwR4CAABKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAn/oRy+AAAAAMAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" strokecolor="white">
+                  <v:shape id="Textfeld 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEpUF8DAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk8GO0zAQhu9IvIPlO01b6LaNmq6WLkVI&#10;u4C08ACO4zQWjseM3SZ9e8ZO2kXLbUUO1ji2f89883tz27eGnRR6Dbbgs8mUM2UlVNoeCv7zx/7d&#10;ijMfhK2EAasKflae327fvtl0LldzaMBUChmJWJ93ruBNCC7PMi8b1Qo/AacsLdaArQg0xUNWoehI&#10;vTXZfDq9yTrAyiFI5T39vR8W+Tbp17WS4VtdexWYKTjlFtKIaSzjmG03Ij+gcI2WYxriFVm0Qlu6&#10;9Cp1L4JgR9T/SLVaIniow0RCm0Fda6lSDVTNbPqimqdGOJVqITjeXTH5/ycrv56e3Hdkof8IPTUw&#10;FeHdA8hfnlnYNcIe1B0idI0SFV08i8iyzvl8PBpR+9xHkbJ7hIqaLI4BklBfYxupUJ2M1KkB5yt0&#10;1Qcm6ef79Yf1klYkLc2Wi+XNKnUlE/nltEMfPitoWQwKjtTUpC5ODz7EbER+2RIv82B0tdfGpAke&#10;yp1BdhJkgH36UgEvthnLuoKvF/PFAOAVEq0O5GSj24KvpvEbvBWxfbJV8lkQ2gwxpWzsyDGiGyCG&#10;vuyZrkbIEWsJ1ZnAIgzGpYdGQRznEVlHvi24/30UqDgzXyz1J5r8EuAlKC+BsLIBsn/gbAh3YXgM&#10;R4f60JD44AALd9TDWie8z4mMGZMXE/Xx3USz/z1Pu55f9/YPAAAA//8DAFBLAwQUAAYACAAAACEA&#10;n/oRy+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTWIlKiFMhBBeE&#10;qhKqnt14SSJiO7LdJvw921O57e6MZt9Um8WM7Iw+DM5KSFcJMLSt04PtJOy/3h7WwEJUVqvRWZTw&#10;iwE29e1NpUrtZvuJ5yZ2jEJsKJWEPsap5Dy0PRoVVm5CS9q380ZFWn3HtVczhZuRZ0lScKMGSx96&#10;NeFLj+1PczIShv3hQzTrNOcH0Xq9e99tX/NZyvu75fkJWMQlXs1wwSd0qInp6E5WBzZKKASRR7pn&#10;4jEHdnFkBbU70pCnhQBeV/x/ifoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABKVBfAwC&#10;AAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAn/oR&#10;y+AAAAAMAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokecolor="white">
                     <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                       <w:txbxContent>
                         <w:p w14:paraId="04F385C0" w14:textId="4BA17ACF" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0D5ED552" w14:textId="4AD69F81" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                        <w:p w14:paraId="0D5ED552" w14:textId="5DB9DE74" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
@@ -3262,51 +3930,51 @@
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w14:paraId="74F0DCBD" w14:textId="3BD47F3C" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="575140A9" w14:textId="60E62E08" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                              <w:p w14:paraId="575140A9" w14:textId="3A1A34A3" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:instrText xml:space="preserve"> if </w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
@@ -3447,77 +4115,77 @@
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shape w14:anchorId="67134B8A" id="Textfeld 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyFEdUIAIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N07SZpNYcVbbbFNV&#10;2l6k3X4ABhyjAkOBxM7fd8Bxutq+reqH0QDDYeacGW9ue6PJSfqgwFZ0NplSIi0Hoeyhoj+f9u9W&#10;lITIrGAarKzoWQZ6u337ZtO5Us6hBS2kJwhiQ9m5irYxurIoAm+lYWECTlo8bMAbFnHpD4XwrEN0&#10;o4v5dHpTdOCF88BlCLh7PxzSbcZvGsnj96YJMhJdUcwtZuuzrZMtthtWHjxzreKXNNgrsjBMWXz0&#10;CnXPIiNHr/6BMop7CNDECQdTQNMoLnMNWM1s+qKax5Y5mWtBcoK70hT+Hyz/dvrhiRIVXVJimUGJ&#10;nmQfG6kFWSZ2OhdKDHp0GBb7j9CjyrnS4B6A/wrEwq5l9iDvvIeulUxgdrN0s3h2dcAJCaTuvoLA&#10;Z9gxQgbqG28SdUgGQXRU6XxVBlMhHDffrz+sl3jC8Wi2XCxvVlm6gpXjbedD/CzBkORU1KPyGZ2d&#10;HkJM2bByDEmPBdBK7JXWeeEP9U57cmLYJfv85QJehGlLuoquF/PFQMArIIyK2O5amYqupukbGjDR&#10;9smK3IyRKT34mLK2Fx4TdQOJsa/7LNh8lKcGcUZiPQzdjdOITrLzRFmHzV3R8PvIvKREf7GoT5qE&#10;0fGjU48Os7wFnJFIyeDu4jAxR+fVoUXwoQMs3KGGjcr0JrGHRC4ZY8Nm1i/DlSbi+TpH/f0FbP8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf+hHL4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqJNYiUqIUyEEF4SqEqqe3XhJImI7st0m/D3bU7nt7oxm31SbxYzsjD4MzkpIVwkw&#10;tK3Tg+0k7L/eHtbAQlRWq9FZlPCLATb17U2lSu1m+4nnJnaMQmwolYQ+xqnkPLQ9GhVWbkJL2rfz&#10;RkVafce1VzOFm5FnSVJwowZLH3o14UuP7U9zMhKG/eFDNOs05wfRer17321f81nK+7vl+QlYxCVe&#10;zXDBJ3SoienoTlYHNkooBJFHumfiMQd2cWQFtTvSkKeFAF5X/H+J+g8AAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAyFEdUIAIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCf+hHL4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokecolor="white">
+                  <v:shape w14:anchorId="67134B8A" id="Textfeld 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6OYLfDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypUmMOEWXLsOA&#10;dhvQ7QNkWbaFyaJGKbHz96PkJB26WzEdCEqUnsjHx83t0Bl2VOg12ILPJlPOlJVQadsU/OeP/bsV&#10;Zz4IWwkDVhX8pDy/3b59s+ldrubQgqkUMgKxPu9dwdsQXJ5lXraqE34CTlkK1oCdCLTFJqtQ9ITe&#10;mWw+nd5kPWDlEKTynk7vxyDfJvy6VjJ8q2uvAjMFp9xCsphsGW223Yi8QeFaLc9piFdk0Qlt6dMr&#10;1L0Igh1Q/wPVaYngoQ4TCV0Gda2lSjVQNbPpi2qeWuFUqoXI8e5Kk/9/sPLr8cl9RxaGjzBQA1MR&#10;3j2A/OWZhV0rbKPuEKFvlajo41mkLOudz89PI9U+9xGk7B+hoiaLQ4AENNTYRVaoTkbo1IDTlXQ1&#10;BCbp8P36w3pJEUmh2XKxvFmlrmQiv7x26MNnBR2LTsGRmprQxfHBh5iNyC9X4mcejK722pi0wabc&#10;GWRHQQLYp5UKeHHNWNYXfL2YL0YCXgHR6UBKNror+Goa16itSNsnWyWdBaHN6FPKxp55jNSNJIah&#10;HJiuCj6PbyOtJVQnIhZhFC4NGjnRziNlPem24P73QaDizHyx1J8o8ouDF6e8OMLKFkj+gbPR3YVx&#10;GA4OddMS+KgAC3fUw1onep8TOWdMWkysn+cmiv3vfbr1PN3bPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ/6EcvgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok1iJSohTIQQX&#10;hKoSqp7deEkiYjuy3Sb8PdtTue3ujGbfVJvFjOyMPgzOSkhXCTC0rdOD7STsv94e1sBCVFar0VmU&#10;8IsBNvXtTaVK7Wb7iecmdoxCbCiVhD7GqeQ8tD0aFVZuQkvat/NGRVp9x7VXM4WbkWdJUnCjBksf&#10;ejXhS4/tT3MyEob94UM06zTnB9F6vXvfbV/zWcr7u+X5CVjEJV7NcMEndKiJ6ehOVgc2SigEkUe6&#10;Z+IxB3ZxZAW1O9KQp4UAXlf8f4n6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADo5gt8N&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ/6&#10;EcvgAAAADAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokecolor="white">
                     <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                       <w:txbxContent>
                         <w:p w14:paraId="74F0DCBD" w14:textId="3BD47F3C" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="575140A9" w14:textId="60E62E08" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                        <w:p w14:paraId="575140A9" w14:textId="3A1A34A3" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
@@ -3662,146 +4330,117 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6E87DEA3" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="00A70ECB" w:rsidRDefault="0071614A" w:rsidP="00B52825">
     <w:pPr>
       <w:pStyle w:val="1Point"/>
       <w:suppressAutoHyphens/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77BCE5FD" w14:textId="07BF53EE" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="0071614A" w:rsidP="00520215">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve"> if </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve"> = "" "</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve"> if </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve"> = "" "" "</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A6043C">
-[...19 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" FILENAME  \p  \* MERGEFORMAT ">
+      <w:r w:rsidRPr="00375F87">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText>C:\Users\LIB\AppData\Local\Temp\officeatwork\temp0000\Templ.dot</w:instrText>
+      </w:r>
+    </w:fldSimple>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve">" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:instrText>" "</w:instrText>
     </w:r>
-    <w:r w:rsidR="00A6043C">
-[...22 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" FILENAME  \p  \* MERGEFORMAT ">
+      <w:r w:rsidRPr="00375F87">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText>C:\Users\174677\AppData\Local\Temp\officeatwork\temp0000\Templ.dot</w:instrText>
+      </w:r>
+    </w:fldSimple>
     <w:r w:rsidRPr="00375F87">
       <w:instrText xml:space="preserve">" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00E7456C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E476BF0" wp14:editId="407FF3F8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>405130</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>7870825</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="394970" cy="1757680"/>
               <wp:effectExtent l="0" t="0" r="5080" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textfeld 5"/>
@@ -3837,51 +4476,51 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7836B17B" w14:textId="4DC9C7E6" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6543BAD6" w14:textId="719DA868" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                        <w:p w14:paraId="6543BAD6" w14:textId="7AB1E427" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
@@ -4026,77 +4665,77 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3E476BF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8LfXnIAIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkTZtYcaouXaZJ&#10;7Tap3Q/AgGM04BiQ2Pn3O3CcVd1bNT+cDjg+7r7vzuvb3mhylD4osBWdTaaUSMtBKLuv6M/n3Ycl&#10;JSEyK5gGKyt6koHebt6/W3eulHNoQQvpCYLYUHauom2MriyKwFtpWJiAkxYPG/CGRVz6fSE86xDd&#10;6GI+nV4XHXjhPHAZAu7eD4d0k/GbRvL4vWmCjERXFHOL2fps62SLzZqVe89cq/g5DfaGLAxTFh+9&#10;QN2zyMjBq3+gjOIeAjRxwsEU0DSKy1wDVjObvqrmqWVO5lqQnOAuNIX/B8u/HX94okRFF5RYZlCi&#10;Z9nHRmpBFomdzoUSg54chsX+E/Socq40uAfgvwKxsG2Z3cs776FrJROY3SzdLF5cHXBCAqm7RxD4&#10;DDtEyEB9402iDskgiI4qnS7KYCqE4+bH1dXqBk84Hs1uFjfXyyxdwcrxtvMhfpFgSHIq6lH5jM6O&#10;DyGmbFg5hqTHAmgldkrrvPD7eqs9OTLskl3+cgGvwrQlXUVXi/liIOANEEZFbHetTEWX0/QNDZho&#10;+2xFbsbIlB58TFnbM4+JuoHE2Nd9FuxqlKcGcUJiPQzdjdOITrLzRFmHzV3R8PvAvKREf7WoT5qE&#10;0fGjU48Os7wFnJFIyeBu4zAxB+fVvkXwoQMs3KGGjcr0JrGHRM4ZY8Nm1s/DlSbi5TpH/f0FbP4A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf+hHL4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqJNYiUqIUyEEF4SqEqqe3XhJImI7st0m/D3bU7nt7oxm31SbxYzsjD4MzkpIVwkw&#10;tK3Tg+0k7L/eHtbAQlRWq9FZlPCLATb17U2lSu1m+4nnJnaMQmwolYQ+xqnkPLQ9GhVWbkJL2rfz&#10;RkVafce1VzOFm5FnSVJwowZLH3o14UuP7U9zMhKG/eFDNOs05wfRer17321f81nK+7vl+QlYxCVe&#10;zXDBJ3SoienoTlYHNkooBJFHumfiMQd2cWQFtTvSkKeFAF5X/H+J+g8AAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC8LfXnIAIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCf+hHL4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokecolor="white">
+            <v:shape id="Textfeld 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHB3RDDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJmiYx4hRdugwD&#10;ugvQ7QNkWbaFyaJGKbHz96PkJB26t2J6IChROiIPDzd3Q2fYUaHXYAs+m0w5U1ZCpW1T8J8/9u9W&#10;nPkgbCUMWFXwk/L8bvv2zaZ3uZpDC6ZSyAjE+rx3BW9DcHmWedmqTvgJOGUpWAN2ItAWm6xC0RN6&#10;Z7L5dHqb9YCVQ5DKezp9GIN8m/DrWsnwra69CswUnHILyWKyZbTZdiPyBoVrtTynIV6RRSe0pU+v&#10;UA8iCHZA/Q9UpyWChzpMJHQZ1LWWKtVA1cymL6p5aoVTqRYix7srTf7/wcqvxyf3HVkYPsBADUxF&#10;ePcI8pdnFnatsI26R4S+VaKij2eRsqx3Pj8/jVT73EeQsv8CFTVZHAIkoKHGLrJCdTJCpwacrqSr&#10;ITBJh+/XN+slRSSFZsvF8naVupKJ/PLaoQ+fFHQsOgVHampCF8dHH2I2Ir9ciZ95MLraa2PSBpty&#10;Z5AdBQlgn1Yq4MU1Y1lf8PVivhgJeAVEpwMp2eiu4KtpXKO2Im0fbZV0FoQ2o08pG3vmMVI3khiG&#10;cmC6KvhNfBtpLaE6EbEIo3Bp0MiJdh4p60m3Bfe/DwIVZ+azpf5EkV8cvDjlxRFWtkDyD5yN7i6M&#10;w3BwqJuWwEcFWLinHtY60fucyDlj0mJi/Tw3Uex/79Ot5+ne/gEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ/6EcvgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok1iJSohTIQQX&#10;hKoSqp7deEkiYjuy3Sb8PdtTue3ujGbfVJvFjOyMPgzOSkhXCTC0rdOD7STsv94e1sBCVFar0VmU&#10;8IsBNvXtTaVK7Wb7iecmdoxCbCiVhD7GqeQ8tD0aFVZuQkvat/NGRVp9x7VXM4WbkWdJUnCjBksf&#10;ejXhS4/tT3MyEob94UM06zTnB9F6vXvfbV/zWcr7u+X5CVjEJV7NcMEndKiJ6ehOVgc2SigEkUe6&#10;Z+IxB3ZxZAW1O9KQp4UAXlf8f4n6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcHdEMN&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ/6&#10;EcvgAAAADAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokecolor="white">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7836B17B" w14:textId="4DC9C7E6" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6543BAD6" w14:textId="719DA868" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                  <w:p w14:paraId="6543BAD6" w14:textId="7AB1E427" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
@@ -4298,51 +4937,51 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7B7C4615" w14:textId="45567781" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="69999122" w14:textId="44495C30" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                        <w:p w14:paraId="69999122" w14:textId="51EDD05C" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
@@ -4483,77 +5122,77 @@
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="307FD207" id="Textfeld 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQJH7KIAIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSZNYcaouXaZJ&#10;7Tap3Q/AgG00zDEgsfPvd+A4q7q3an44HXB83H3fnbe3favJSTqvwBR0NplSIg0HoUxd0J/Phw9r&#10;SnxgRjANRhb0LD293b1/t+1sLufQgBbSEQQxPu9sQZsQbJ5lnjeyZX4CVho8rMC1LODS1ZlwrEP0&#10;Vmfz6fQm68AJ64BL73H3fjiku4RfVZKH71XlZSC6oJhbSNYlW0ab7bYsrx2zjeKXNNgbsmiZMvjo&#10;FeqeBUaOTv0D1SruwEMVJhzaDKpKcZlqwGpm01fVPDXMylQLkuPtlSb//2D5t9MPR5Qo6IISw1qU&#10;6Fn2oZJakEVkp7M+x6Ani2Gh/wQ9qpwq9fYB+C9PDOwbZmp55xx0jWQCs5vFm9mLqwOOjyBl9wgC&#10;n2HHAAmor1wbqUMyCKKjSuerMpgK4bj5cbPYrPCE49FstVzdrJN0GcvH29b58EVCS6JTUIfKJ3R2&#10;evAhZsPyMSQ+5kErcVBap4Wry7125MSwSw7pSwW8CtOGdAXdLOfLgYA3QLQqYLtr1RZ0PY3f0ICR&#10;ts9GpGYMTOnBx5S1ufAYqRtIDH3ZJ8GWozwliDMS62DobpxGdKKdR8o6bO6C+t9H5iQl+qtBfeIk&#10;jI4bnXJ0mOEN4IwESgZ3H4aJOVqn6gbBhw4wcIcaVirRG8UeErlkjA2bWL8MV5yIl+sU9fcXsPsD&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf+hHL4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqJNYiUqIUyEEF4SqEqqe3XhJImI7st0m/D3bU7nt7oxm31SbxYzsjD4MzkpIVwkw&#10;tK3Tg+0k7L/eHtbAQlRWq9FZlPCLATb17U2lSu1m+4nnJnaMQmwolYQ+xqnkPLQ9GhVWbkJL2rfz&#10;RkVafce1VzOFm5FnSVJwowZLH3o14UuP7U9zMhKG/eFDNOs05wfRer17321f81nK+7vl+QlYxCVe&#10;zXDBJ3SoienoTlYHNkooBJFHumfiMQd2cWQFtTvSkKeFAF5X/H+J+g8AAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCQJH7KIAIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCf+hHL4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokecolor="white">
+            <v:shape w14:anchorId="307FD207" id="Textfeld 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSjuWUDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypUmMOEWXLsOA&#10;dhvQ7QNkWbaFyaJGKbHz96PkJB26WzEdCEqUnsjHx83t0Bl2VOg12ILPJlPOlJVQadsU/OeP/bsV&#10;Zz4IWwkDVhX8pDy/3b59s+ldrubQgqkUMgKxPu9dwdsQXJ5lXraqE34CTlkK1oCdCLTFJqtQ9ITe&#10;mWw+nd5kPWDlEKTynk7vxyDfJvy6VjJ8q2uvAjMFp9xCsphsGW223Yi8QeFaLc9piFdk0Qlt6dMr&#10;1L0Igh1Q/wPVaYngoQ4TCV0Gda2lSjVQNbPpi2qeWuFUqoXI8e5Kk/9/sPLr8cl9RxaGjzBQA1MR&#10;3j2A/OWZhV0rbKPuEKFvlajo41mkLOudz89PI9U+9xGk7B+hoiaLQ4AENNTYRVaoTkbo1IDTlXQ1&#10;BCbp8P36w3pJEUmh2XKxvFmlrmQiv7x26MNnBR2LTsGRmprQxfHBh5iNyC9X4mcejK722pi0wabc&#10;GWRHQQLYp5UKeHHNWNYXfL2YL0YCXgHR6UBKNror+Goa16itSNsnWyWdBaHN6FPKxp55jNSNJIah&#10;HJiuCr6IbyOtJVQnIhZhFC4NGjnRziNlPem24P73QaDizHyx1J8o8ouDF6e8OMLKFkj+gbPR3YVx&#10;GA4OddMS+KgAC3fUw1onep8TOWdMWkysn+cmiv3vfbr1PN3bPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ/6EcvgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok1iJSohTIQQX&#10;hKoSqp7deEkiYjuy3Sb8PdtTue3ujGbfVJvFjOyMPgzOSkhXCTC0rdOD7STsv94e1sBCVFar0VmU&#10;8IsBNvXtTaVK7Wb7iecmdoxCbCiVhD7GqeQ8tD0aFVZuQkvat/NGRVp9x7VXM4WbkWdJUnCjBksf&#10;ejXhS4/tT3MyEob94UM06zTnB9F6vXvfbV/zWcr7u+X5CVjEJV7NcMEndKiJ6ehOVgc2SigEkUe6&#10;Z+IxB3ZxZAW1O9KQp4UAXlf8f4n6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANKO5ZQN&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ/6&#10;EcvgAAAADAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokecolor="white">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7B7C4615" w14:textId="45567781" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="69999122" w14:textId="44495C30" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                  <w:p w14:paraId="69999122" w14:textId="51EDD05C" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
@@ -4686,169 +5325,121 @@
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve">" </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30307E95" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F7F7F1C" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A">
+    <w:p w14:paraId="1544DB29" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24D71555" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A">
+    <w:p w14:paraId="2D9C9856" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...60 lines deleted...]
-        <w:br/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6B6C1687" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E13AF68" w14:textId="2CC1EA92" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="008A3F7C" w:rsidP="00375F87">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00A6043C">
+      <w:rPr>
+        <w:sz w:val="32"/>
+      </w:rPr>
+      <w:t>Schul</w:t>
+    </w:r>
+    <w:r w:rsidR="00032C5F">
+      <w:rPr>
+        <w:sz w:val="32"/>
+      </w:rPr>
+      <w:t>informatik</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A6043C">
+      <w:rPr>
+        <w:sz w:val="32"/>
+      </w:rPr>
+      <w:t>: Verlorenes Material</w:t>
+    </w:r>
     <w:r w:rsidRPr="00375F87">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0071614A" w:rsidRPr="00375F87">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE38C79" wp14:editId="36D2E52A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE38C79" wp14:editId="088E9B3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>660400</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7559675" cy="1763395"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="27" name="57268ef0-9580-4470-a314-307a"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="15" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -4927,51 +5518,51 @@
                       <w:txbxContent>
                         <w:p w14:paraId="7E4E3C93" w14:textId="4E206F78" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:suppressAutoHyphens/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1A76BF87" w14:textId="483720BA" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
+                        <w:p w14:paraId="1A76BF87" w14:textId="32284370" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:suppressAutoHyphens/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
@@ -5123,78 +5714,78 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3FEAFC9A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:187.95pt;height:39.45pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXRUzfEgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4iwx4hRduw4D&#10;ugvQ7gMUXWJhkqhJSuzu60fJaRpsb8P8IIgmechzSG2uBmvIUYaowbV0NplSIh0Hod2+pd8f796s&#10;KImJOcEMONnSJxnp1fb1q03vGzmHDoyQgSCIi03vW9ql5JuqiryTlsUJeOnQqSBYltAM+0oE1iO6&#10;NdV8Ol1WPQThA3AZI/69HZ10W/CVkjx9VSrKRExLsbdUzlDOXT6r7YY1+8B8p/mpDfYPXVimHRY9&#10;Q92yxMgh6L+grOYBIqg04WArUEpzWTggm9n0DzYPHfOycEFxoj/LFP8fLP9y/BaIFi1dU+KYxRE9&#10;yiEpaQRZZ3V6HxsMevAYlob3MOCUC9Po74H/iMTBTcfcXl6HAH0nmcDuZjmzukgdcWIG2fWfQWAZ&#10;dkhQgAYVbJYOxSCIjlN6Ok8GWyEcf87frpbrZU0JR1+NSs3qUoI1z9k+xPRRgiX50tKAky/o7Hgf&#10;U+6GNc8huZiDO21Mmb5xpEf69bwuCRceqxMup9G2patp/sZ1ySQ/OFGSE9NmvGMB406sM9GRchp2&#10;AwZmKXYgnpB/gHEJ8dHgpYPwi5IeF7Cl8eeBBUmJ+eRQw/VsscgbW4xF/W6ORrj07C49zHGEammi&#10;ZLzepHHLDz7ofYeVxqk5uEbdlS6SvHR16huXrCh1ehB5iy/tEvXybLe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAHRRsVeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqnSZOi&#10;NE6FUFkgsaCl7F178iixHcVOGvh6hhUsR/fo3jPFbjYdm3DwrbMCVssIGFrldGtrAaf358UDMB+k&#10;1bJzFgV8oYddeXtTyFy7qz3gdAw1oxLrcymgCaHPOfeqQSP90vVoKavcYGSgc6i5HuSVyk3H4yjK&#10;uJGtpYVG9vjUoPo8jkZA9fKxMa/ran/aj+n3ZUrV/FYrIe7v5sctsIBz+IPhV5/UoSSnsxut9qwT&#10;sFglKaEC4k0CjIAki9fAzkRGWQy8LPj/F8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANdFTN8SAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAB0UbFXhAAAACgEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textfeld 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:187.95pt;height:39.45pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeYejQAAIAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdy7UFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr8+SchyjvRXVgeBqydmd2eHmarCGHRUGDa7ms8mUM+UkNNrta/7j+92b&#10;FWchCtcIA07V/FEFfrV9/WrT+0rNoQPTKGQE4kLV+5p3MfqqKILslBVhAl45SraAVkQKcV80KHpC&#10;t6aYT6fLogdsPIJUIdDf2zHJtxm/bZWMX9s2qMhMzam3mFfM6y6txXYjqj0K32l5akP8QxdWaEdF&#10;z1C3Igp2QP0XlNUSIUAbJxJsAW2rpcociM1s+gebh054lbmQOMGfZQr/D1Z+OT74b8ji8B4GGmAm&#10;Efw9yJ+BObjphNura0ToOyUaKjxLkhW9D9XpapI6VCGB7PrP0NCQxSFCBhpatEkV4skInQbweBZd&#10;DZFJ+jl/u1qulyVnknIliTArcwlRPd/2GOJHBZalTc2RhprRxfE+xNSNqJ6PpGIO7rQxebDGsb7m&#10;63Je5gsXGasj+c5oW/PVNH2jExLJD67Jl6PQZtxTAeNOrBPRkXIcdgMdTOx30DwSf4TRX/QeaNMB&#10;/uasJ2/VPPw6CFScmU+ONFzPFotkxhwsyndzCvAys7vMCCcJquaRs3F7E0cDHzzqfUeVxqk5uCbd&#10;W50leenq1Df5Jyt18noy6GWcT728yO0TAAAA//8DAFBLAwQUAAYACAAAACEAHRRsVeEAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqnSZOiNE6FUFkgsaCl7F178iixHcVO&#10;Gvh6hhUsR/fo3jPFbjYdm3DwrbMCVssIGFrldGtrAaf358UDMB+k1bJzFgV8oYddeXtTyFy7qz3g&#10;dAw1oxLrcymgCaHPOfeqQSP90vVoKavcYGSgc6i5HuSVyk3H4yjKuJGtpYVG9vjUoPo8jkZA9fKx&#10;Ma/ran/aj+n3ZUrV/FYrIe7v5sctsIBz+IPhV5/UoSSnsxut9qwTsFglKaEC4k0CjIAki9fAzkRG&#10;WQy8LPj/F8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB5h6NAAAgAA2QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB0UbFXhAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAWgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="7E4E3C93" w14:textId="4E206F78" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:suppressAutoHyphens/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1A76BF87" w14:textId="483720BA" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
+                  <w:p w14:paraId="1A76BF87" w14:textId="32284370" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -5334,52 +5925,52 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="589E55B7" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:suppressAutoHyphens/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E740D42" w14:textId="11DD351E" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="0071614A" w:rsidP="00375F87">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00375F87">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="48EE9FFF" wp14:editId="07777777">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559675" cy="1763395"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="28" name="57268ef0-9580-4470-a314-307a_2"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5471,51 +6062,51 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5FA038EF" w14:textId="694CE04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="20B5250F" w14:textId="2B1E7541" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
+                        <w:p w14:paraId="20B5250F" w14:textId="5303F04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
@@ -5665,77 +6256,77 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7EB2DC42" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:175.2pt;height:39.45pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaTJnMKAIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L3a8JGuNOEWXLsOA&#10;7gdo9wCyLNvCJFGTlNjZ04+S0zTbbsV8EEiR/Eh+pLy+GbUiB+G8BFPR+SynRBgOjTRdRb8/7t5c&#10;UeIDMw1TYERFj8LTm83rV+vBlqKAHlQjHEEQ48vBVrQPwZZZ5nkvNPMzsMKgsQWnWUDVdVnj2IDo&#10;WmVFnq+yAVxjHXDhPd7eTUa6SfhtK3j42rZeBKIqirWFdLp01vHMNmtWdo7ZXvJTGewFVWgmDSY9&#10;Q92xwMjeyX+gtOQOPLRhxkFn0LaSi9QDdjPP/+rmoWdWpF6QHG/PNPn/B8u/HL45IpuKrigxTOOI&#10;HsUYWqEasorsDNaX6PRg0S2M72HEKadOvb0H/sMTA9uemU7cOgdDL1iD1c1jZHYROuH4CFIPn6HB&#10;NGwfIAGNrdOROiSDIDpO6XieDJZCOF4WRbHMF2jiaFsiU/NlSsHKp2jrfPgoQJMoVNTh5BM6O9z7&#10;EKth5ZNLTOZByWYnlUqK6+qtcuTAcEt26Tuh/+GmDBkqer0slhMBL4DQMuC6K6krepXHL+ZhZaTt&#10;g2mSHJhUk4wlK3PiMVI3kRjGekwDextjI8c1NEck1sG03fgaUejB/aJkwM2uqP+5Z05Qoj4ZHM71&#10;fBGZDElZLN8VqLhLS31pYYYjVEUDJZO4DdPz2Vsnux4zTetg4BYH2srE9XNVp/Jxe9MITi8tPo9L&#10;PXk9/w82vwEAAP//AwBQSwMEFAAGAAgAAAAhANLbMK3dAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SGxQayeBQEOcCiFVYkuBvRMPccCPKHZb9+8ZVrAc3aN7z7Tb7Cw74hKn&#10;4CUUawEM/RD05EcJ72+71QOwmJTXygaPEs4YYdtdXrSq0eHkX/G4TyOjEh8bJcGkNDecx8GgU3Ed&#10;ZvSUfYbFqUTnMnK9qBOVO8tLIWru1ORpwagZnw0O3/uDk3D7pfqPWNyUNu/Oi0hz3rxMRsrrq/z0&#10;CCxhTn8w/OqTOnTk1IeD15FZCauiuiNUQnlfASOgquoNsJ5IUZfAu5b/f6H7AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFpMmcwoAgAAVwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANLbMK3dAAAACgEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" strokecolor="white">
+            <v:shape id="Textfeld 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:175.2pt;height:39.45pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhi+RoFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Shhd2o6WrpUoS0&#10;XKSFD3AcJ7FwPGbsNilfz9jpdgu8rfCD5fHYZ2bOnFnfjL1hB4Vegy35YjbnTFkJtbZtyb9/2726&#10;4swHYWthwKqSH5XnN5uXL9aDK1QOHZhaISMQ64vBlbwLwRVZ5mWneuFn4JQlZwPYi0AmtlmNYiD0&#10;3mT5fP4mGwBrhyCV93R7Nzn5JuE3jZLhS9N4FZgpOeUW0o5pr+KebdaiaFG4TstTGuIZWfRCWwp6&#10;hroTQbA96n+gei0RPDRhJqHPoGm0VKkGqmYx/6uah044lWohcrw70+T/H6z8fHhwX5GF8R2M1MBU&#10;hHf3IH94ZmHbCduqW0QYOiVqCryIlGWD88Xpa6TaFz6CVMMnqKnJYh8gAY0N9pEVqpMROjXgeCZd&#10;jYFJuszzfDVfkkuSb0UkLFYphCgefzv04YOCnsVDyZGamtDF4d6HmI0oHp/EYB6MrnfamGRgW20N&#10;soMgAezSOqH/8cxYNpT8epWvJgKeAdHrQEo2ui/51TyuSVuRtve2TjoLQpvpTCkbe+IxUjeRGMZq&#10;ZLou+ev4N9JaQX0kYhEm4dKg0aED/MXZQKItuf+5F6g4Mx8tNed6sYxMhmQsV29zMvDSU116hJUE&#10;VfLA2XTchmky9g5121GkSQ4WbqmhjU5cP2V1Sp+EmVpwGqKo/Es7vXoa9c1vAAAA//8DAFBLAwQU&#10;AAYACAAAACEA0tswrd0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFBr&#10;J4FAQ5wKIVViS4G9Ew9xwI8odlv37xlWsBzdo3vPtNvsLDviEqfgJRRrAQz9EPTkRwnvb7vVA7CY&#10;lNfKBo8Szhhh211etKrR4eRf8bhPI6MSHxslwaQ0N5zHwaBTcR1m9JR9hsWpROcycr2oE5U7y0sh&#10;au7U5GnBqBmfDQ7f+4OTcPul+o9Y3JQ2786LSHPevExGyuur/PQILGFOfzD86pM6dOTUh4PXkVkJ&#10;q6K6I1RCeV8BI6Cq6g2wnkhRl8C7lv9/ofsBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;YYvkaBUCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA0tswrd0AAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="white">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5FA038EF" w14:textId="694CE04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="20B5250F" w14:textId="2B1E7541" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
+                  <w:p w14:paraId="20B5250F" w14:textId="5303F04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
@@ -5873,52 +6464,52 @@
                       <w:instrText xml:space="preserve">" </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="605B6A11" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00D87A79">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ACC50AC" w14:textId="5DABC133" w:rsidR="0071614A" w:rsidRDefault="00E7456C" w:rsidP="00375F87">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59F10A6F" wp14:editId="60169700">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4870450</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>255905</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1303655" cy="180975"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textfeld 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -6237,98 +6828,98 @@
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0071614A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="28B97DCE" wp14:editId="164C68CD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>606425</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7559675" cy="1763395"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
-          <wp:docPr id="42" name="b1b1ed44-2e8a-42eb-b619-1fc3"/>
+          <wp:docPr id="1659457724" name="b1b1ed44-2e8a-42eb-b619-1fc3"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559675" cy="1763395"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D64238A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9F18D44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -8653,220 +9244,230 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Rotis Sans Serif Pro" w:hAnsi="Rotis Sans Serif Pro" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2552"/>
         </w:tabs>
         <w:ind w:left="2552" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Rotis Sans Serif Pro" w:hAnsi="Rotis Sans Serif Pro" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="152720295">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="95639211">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1219786110">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1910723371">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1789424530">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="957374522">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="563028048">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1200439070">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="747192679">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="530924596">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1558975239">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1483813647">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="258217213">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1731731637">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="725418436">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="988750985">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="66271846">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1971982323">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2103453046">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="343091253">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="354229826">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="831020373">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1564371360">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1458184439">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1103458387">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="665979716">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1904443061">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A71916"/>
+    <w:rsid w:val="00032C5F"/>
+    <w:rsid w:val="00051130"/>
     <w:rsid w:val="0031047C"/>
+    <w:rsid w:val="0038753A"/>
+    <w:rsid w:val="0058522D"/>
     <w:rsid w:val="005A2031"/>
     <w:rsid w:val="0071614A"/>
+    <w:rsid w:val="008A3F7C"/>
+    <w:rsid w:val="00944590"/>
     <w:rsid w:val="00A6043C"/>
     <w:rsid w:val="00A71916"/>
+    <w:rsid w:val="00AE68AC"/>
     <w:rsid w:val="00B551E2"/>
+    <w:rsid w:val="00C05CF1"/>
+    <w:rsid w:val="00E068FF"/>
     <w:rsid w:val="00E7456C"/>
     <w:rsid w:val="02C23868"/>
     <w:rsid w:val="04D55632"/>
     <w:rsid w:val="11A129DF"/>
     <w:rsid w:val="275A7EC1"/>
     <w:rsid w:val="283FDA7A"/>
     <w:rsid w:val="3F6F9759"/>
     <w:rsid w:val="45089C44"/>
     <w:rsid w:val="5BBC46E0"/>
     <w:rsid w:val="6053A5D0"/>
     <w:rsid w:val="7139936F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="320D59B3"/>
   <w15:docId w15:val="{3A88CEFD-571A-49E2-938C-88FD0CC86DF2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Lucida Sans" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9187,50 +9788,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FE4AB0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="000C6377"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
@@ -12423,51 +13029,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00703E65"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw224515521">
     <w:name w:val="scxw224515521"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00703E65"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00703E65"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="27729466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="95633753">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13388,112 +13994,108 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1700472048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ict.ksab.ch/doku.php?id=start" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ict.ksab.ch/doku.php?id=start" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2E28C5FB1271407D8B9D8E5D056E9607"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{318102B0-1EDB-40D4-9EBB-F9E0F5A995A3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F96CCC" w:rsidRDefault="00EE3560">
           <w:pPr>
             <w:pStyle w:val="2E28C5FB1271407D8B9D8E5D056E9607"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13518,150 +14120,159 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfDingbats">
     <w:altName w:val="Wingdings"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rotis Sans Serif Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE3560"/>
+    <w:rsid w:val="00051130"/>
+    <w:rsid w:val="002F7A4D"/>
     <w:rsid w:val="0031047C"/>
     <w:rsid w:val="005F5817"/>
     <w:rsid w:val="005F6453"/>
     <w:rsid w:val="0063015F"/>
+    <w:rsid w:val="00944590"/>
+    <w:rsid w:val="00C833BB"/>
     <w:rsid w:val="00D02FB7"/>
     <w:rsid w:val="00EE3560"/>
     <w:rsid w:val="00F96CCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13989,101 +14600,105 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F96CCC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E28C5FB1271407D8B9D8E5D056E9607">
     <w:name w:val="2E28C5FB1271407D8B9D8E5D056E9607"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:encoding w:val="macintosh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Aarau">
   <a:themeElements>
     <a:clrScheme name="Aarau">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E26216"/>
       </a:accent1>
       <a:accent2>
@@ -14367,98 +14982,106 @@
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Formulas">eNrNWttu4zYQfe9XCCoQSoBhx3LSbDZ2AK8dAwGaxGiMIsBiH7jS2FYjiSpF7Sbf1od+Un+h1MWytKYkKlaqBn4RODM853DI4SX//PX3eEGoGzo4uB5/IuTZxfRZWWG6AXaPXZioU8uiEASq8gh/huCZcB+6X4FO1OGler1zvv78+XatTT1Lu8MBA7qkxAfKXjX0G5i2b4PHUA/NiOs7wCANifQJQj1lFgaMuHNihi4323veQ8CmsSEg/cRhVycbdoWQLunRUxpB0b98GQ92bMYz4lk2s4nHiT143BHsbzDHDGux3b55PNiJViJf1unMIYHtbQQ6XhR0rESdxEDvDvbWY5RYoRm5CRCf/wcj71GwGg186lA97nlirQy6GJJY1f7NHbadQz1HI+kMiCO8ffzFaKVYPITM5z9K1rYDfa4jUEFqjIYFKiuKvcDBUe8aEkWooPK7Dd81niip4btRmVO8ZgImp7JM4gASRBK7NnnQDfbsIAbVn4OPKYtsjUMyxmVlhuUD8STLheom1cS8hgJeH97Ga9gJL97YX8GLINmMi/Jk23l1Bvkx/PoHmCLUv1SjTh07A77EGxCgPq9GHXl1BnlG/NcVmRFHVHeNs2rkOedOCCQmCxscq3/jmXyzEvJqL+BRXe9yYaKKlwXqnFOir4CP0YBPEqQTLtOQbQntRx8CEsNKEokvxx95d4J+v42ag8M7oK8Pvnh/OjKk91PFUO/F68l1lrzyKE9LzLYTdeAFH8l6bZuA2XdCn6Pvmc1eVSViGvjY5HS3jPkfB4PA3IKLg37evm8SN+3x6e7XKPKhBsXCeLvQampj1H+yLY925lLGygl2/SuFmyPlSOFSgRro9WhvPMz4sjBsU7XqhWnfZ0vz4AjaRpu0h3K0jf8B7UWbvE/leS9Cz2xjiTgm01vlbsinenfcp5aV3Zu0R/2iyaGBQ4hZYOfo25e3qsARtbrKFbftnxxiPmvo5OeX+dVPqNfkDNVLnJocJ5u6jJq7nGUuh2VP5ePBsMn4V8C3Dj1FjXdD+kRVe/yn1BfKggAT9MiwxShmyhRTHEa1UFA+C51mi2haP+tBqrsJuMe5G640Rl2H+xkc/XWQv62Wq/Mj8je9gZRO3tTeaGg/amh/hjoZllGbw3JWNSxlE/IgVec2BZMtt8SD9Jq4fk6uwIF1lN27/avgAsUBP4mp1zSXTksJqLI465eIQmy9qXwL/CItXmYrFC5u1UsbErHejE4GmqxWKVJpLOlVuqRKeWuhUDdubKBXNDUUK9+lHLp6qVJDycUpuXoH1sHixKNBm4vTZYMrmt0xPsLQ2m6v2GXZHZOaNsQf8ZVghkRwbCueXwodaqiRYJx12ShUKsD5fLOtEgWKlCslyO5kfhCg5iHyh51s+iqXu+Ipvvd1SKT8+fdDHQeZc8e7wy8+4AqOk6clNLIn37bQD7J/WPgXPpqurQ==</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/Media"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWdtu2zYYvt9TEB5abBdxdLRlpDNqx03j1Wm02muAYYBBS79tIrIkkFTS5Hn6FiuwizzQXmE/JcdNGomyG7RDsd4kCvnxP5/I/PPX389OqJDAfZ6kwOXVGKToPlwjw8FruoJfGg3SCyS7wC/JM2iQMUQQSAiPEn6ayTST641PaDB4QHVD8g0ELGUQSzx0xCAKxfo3KfZ/Hw4aXcuwHMO1DcMzbdfstE3PdjvGs/0ceB9f0G10X6zS+c37eAG8FLZhWyjU6O6ZetwwSOJG9zCJJQ1kKfSEpimLFxM6i2BEZxChRnW4Gu4DiHCbX52mkin2vT0/EZL4USa2wFsVAhwmq5TGVxW7A0gpl6vCI2WACZMRVOwdMS5k4YBy3VkYRqABjKj2/Dibz9m7KuZZFGnO/prMdKL3wpCDEGPJAaQe88fQ1wMOmbzSIzSuiUDCBjUOllnEqSQhCNKHa8bPBelRTrOnP74bHPxwDJyTAY2RBnmVpGmxOuF0JSSnQgAxzWLNNWyHjLMl12qPgYnRy+IqK00w49NlUrl/RKu88+KEsqhS7fRqklRsDmPJkzALihQYw5KTBeBPrCYkV1/pXU42SgQq1OgeccjiMGLBEshLfvMB7VIufcJXVKqChqG08cHTSB5M4J0kY3kVIer6lF5+kplPF/LgTnIWFlfn9tVBtVtG5GPtU4gv4Op7EmwTcMNVmqBhwy1cUQPFQOjFd/b2b4v7/v1GUNkYTvkCdRW0cLuuN5ieYZqWaRi2a7mebXi23dH2hlccmBDK3FAYeK+fBUtRUw7Nzz1o1VZauxbh6MsJynYMmLUcQ3zvjHHO9sbroLB151A01zCMQhkd0NbzdzTlYp7EuxeLVV4sclNfJNhTaBw+p0rIZrCsCk3gsarcl5eXzXNBZ1XIojhXa/y2N6mQ6izsOaNkkRwmUcJ9jH5OGTJ8otbEkz/PwmnPmd6uTwOFmt4JmemdkGmqeG06HaOZxgsts35Eg/OzJZNQy3F2Wc8OVvN63X7LgH/KRa3V6dRp76pTJSedLtuw8eMST9Wgy0y9DYNCia2J6+ADBcWkYqrs0ap+eRop2JgtYiozrplo1mQ2jbDe9f28hsgaaP9sO9xdkv7rbYlWIj/WQ7+3WzVGHu6W/nK39tYY4hD43ZlppwZBJZ3u2sLy76lmyi0AOdnyCXw0HR3qdt/SKIPHNO5eJpcJ17Zsy3IdyzXNttXyTKW43XZMDz9bptXGK55lt9qGa5iOto2f3HzgAm+n/pJFrGIELJBrBFmfKHcH43iX9TWzbYGoblonyYxVXi/W429aSNJcYVShJM91jeooi9dDb3n03ab/MVss34Don2Eh3SxiNV1r3Vxr3cyLd7OFjQBv0pXFcxhj0aARzr3+8Uld4D7Okd9AMK8v/Lgo9GOoa1mGZzmeZTima7VMp9NqmZ7b9tA8NlrDNJ22Y9UMpngFoPM5jnFklJ1ToYnofJ9s8PURbbQs4jk2cVrEtr9YeEdKrKa4FWvL8H4JeOLm/VyK+c2HJUf1d6mjtXmQ26q5sdXOeTA+HNXkwaOc/w1kwcaa5vcU+J4C/+8UsPSPEYaNunrYEDu21WnZOM219VPMTyMA/vMjOlQmZLLKT9VI5piWbZjYjPHDQL8bRsWrcxJkasZG56J8ttEkGNlEvcGXx30c4PVCxVmj21dhfAk8BHKdrciLWOLfwEISVkc0mYHkMJ/jME3yNzC8e4nrTAKLsnhBLpKYjIASdTcQS7rd++HOVnydKF0/27E78/PxHsMCllK00Nfkm7+A+yxQkdxzvibnPl6oUrr4b5ifR2z2RfjtP/xH1/6D/5+VrYnuvycGF5U=</officeatwork>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="ab01b3cf-7ee7-43f2-9baf-75220486d41b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/CustomXMLPart">
   <City>Aarau, </City>
   <Signature1>Lukas Schaffner</Signature1>
   <Signature2/>
   <Signature2F/>
   <Signature1F>Geschäftsführer Kreisschule Aarau-Buchs</Signature1F>
   <AddClosing/>
   <Org1>Kreisschule Aarau-Buchs
 Heinerich-Wirri-Strasse 3
 5000 Aarau
 www.ksab.ch</Org1>
   <Org2>Heinerich-Wirri-Strasse 3
 5000 Aarau</Org2>
   <Org3>www.ksab.ch</Org3>
   <Date>10. Juni 2024</Date>
 </officeatwork>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Formulas">eNrNWttu4zYQfe9XCCoQSoBhx3LSbDZ2AK8dAwGaxGiMIsBiH7jS2FYjiSpF7Sbf1od+Un+h1MWytKYkKlaqBn4RODM853DI4SX//PX3eEGoGzo4uB5/IuTZxfRZWWG6AXaPXZioU8uiEASq8gh/huCZcB+6X4FO1OGler1zvv78+XatTT1Lu8MBA7qkxAfKXjX0G5i2b4PHUA/NiOs7wCANifQJQj1lFgaMuHNihi4323veQ8CmsSEg/cRhVycbdoWQLunRUxpB0b98GQ92bMYz4lk2s4nHiT143BHsbzDHDGux3b55PNiJViJf1unMIYHtbQQ6XhR0rESdxEDvDvbWY5RYoRm5CRCf/wcj71GwGg186lA97nlirQy6GJJY1f7NHbadQz1HI+kMiCO8ffzFaKVYPITM5z9K1rYDfa4jUEFqjIYFKiuKvcDBUe8aEkWooPK7Dd81niip4btRmVO8ZgImp7JM4gASRBK7NnnQDfbsIAbVn4OPKYtsjUMyxmVlhuUD8STLheom1cS8hgJeH97Ga9gJL97YX8GLINmMi/Jk23l1Bvkx/PoHmCLUv1SjTh07A77EGxCgPq9GHXl1BnlG/NcVmRFHVHeNs2rkOedOCCQmCxscq3/jmXyzEvJqL+BRXe9yYaKKlwXqnFOir4CP0YBPEqQTLtOQbQntRx8CEsNKEokvxx95d4J+v42ag8M7oK8Pvnh/OjKk91PFUO/F68l1lrzyKE9LzLYTdeAFH8l6bZuA2XdCn6Pvmc1eVSViGvjY5HS3jPkfB4PA3IKLg37evm8SN+3x6e7XKPKhBsXCeLvQampj1H+yLY925lLGygl2/SuFmyPlSOFSgRro9WhvPMz4sjBsU7XqhWnfZ0vz4AjaRpu0h3K0jf8B7UWbvE/leS9Cz2xjiTgm01vlbsinenfcp5aV3Zu0R/2iyaGBQ4hZYOfo25e3qsARtbrKFbftnxxiPmvo5OeX+dVPqNfkDNVLnJocJ5u6jJq7nGUuh2VP5ePBsMn4V8C3Dj1FjXdD+kRVe/yn1BfKggAT9MiwxShmyhRTHEa1UFA+C51mi2haP+tBqrsJuMe5G640Rl2H+xkc/XWQv62Wq/Mj8je9gZRO3tTeaGg/amh/hjoZllGbw3JWNSxlE/IgVec2BZMtt8SD9Jq4fk6uwIF1lN27/avgAsUBP4mp1zSXTksJqLI465eIQmy9qXwL/CItXmYrFC5u1UsbErHejE4GmqxWKVJpLOlVuqRKeWuhUDdubKBXNDUUK9+lHLp6qVJDycUpuXoH1sHixKNBm4vTZYMrmt0xPsLQ2m6v2GXZHZOaNsQf8ZVghkRwbCueXwodaqiRYJx12ShUKsD5fLOtEgWKlCslyO5kfhCg5iHyh51s+iqXu+Ipvvd1SKT8+fdDHQeZc8e7wy8+4AqOk6clNLIn37bQD7J/WPgXPpqurQ==</officeatwork>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnU1wfk5pSWZ+nmeKnY0+MscnMS+9NDE91c7IwNTURh/OtQnLTC0HqoVScJMAxiof0g==</officeatwork>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWdtu2zYYvt9TEB5abBdxdLRlpDNqx03j1Wm02muAYYBBS79tIrIkkFTS5Hn6FiuwizzQXmE/JcdNGomyG7RDsd4kCvnxP5/I/PPX389OqJDAfZ6kwOXVGKToPlwjw8FruoJfGg3SCyS7wC/JM2iQMUQQSAiPEn6ayTST641PaDB4QHVD8g0ELGUQSzx0xCAKxfo3KfZ/Hw4aXcuwHMO1DcMzbdfstE3PdjvGs/0ceB9f0G10X6zS+c37eAG8FLZhWyjU6O6ZetwwSOJG9zCJJQ1kKfSEpimLFxM6i2BEZxChRnW4Gu4DiHCbX52mkin2vT0/EZL4USa2wFsVAhwmq5TGVxW7A0gpl6vCI2WACZMRVOwdMS5k4YBy3VkYRqABjKj2/Dibz9m7KuZZFGnO/prMdKL3wpCDEGPJAaQe88fQ1wMOmbzSIzSuiUDCBjUOllnEqSQhCNKHa8bPBelRTrOnP74bHPxwDJyTAY2RBnmVpGmxOuF0JSSnQgAxzWLNNWyHjLMl12qPgYnRy+IqK00w49NlUrl/RKu88+KEsqhS7fRqklRsDmPJkzALihQYw5KTBeBPrCYkV1/pXU42SgQq1OgeccjiMGLBEshLfvMB7VIufcJXVKqChqG08cHTSB5M4J0kY3kVIer6lF5+kplPF/LgTnIWFlfn9tVBtVtG5GPtU4gv4Op7EmwTcMNVmqBhwy1cUQPFQOjFd/b2b4v7/v1GUNkYTvkCdRW0cLuuN5ieYZqWaRi2a7mebXi23dH2hlccmBDK3FAYeK+fBUtRUw7Nzz1o1VZauxbh6MsJynYMmLUcQ3zvjHHO9sbroLB151A01zCMQhkd0NbzdzTlYp7EuxeLVV4sclNfJNhTaBw+p0rIZrCsCk3gsarcl5eXzXNBZ1XIojhXa/y2N6mQ6izsOaNkkRwmUcJ9jH5OGTJ8otbEkz/PwmnPmd6uTwOFmt4JmemdkGmqeG06HaOZxgsts35Eg/OzJZNQy3F2Wc8OVvN63X7LgH/KRa3V6dRp76pTJSedLtuw8eMST9Wgy0y9DYNCia2J6+ADBcWkYqrs0ap+eRop2JgtYiozrplo1mQ2jbDe9f28hsgaaP9sO9xdkv7rbYlWIj/WQ7+3WzVGHu6W/nK39tYY4hD43ZlppwZBJZ3u2sLy76lmyi0AOdnyCXw0HR3qdt/SKIPHNO5eJpcJ17Zsy3IdyzXNttXyTKW43XZMDz9bptXGK55lt9qGa5iOto2f3HzgAm+n/pJFrGIELJBrBFmfKHcH43iX9TWzbYGoblonyYxVXi/W429aSNJcYVShJM91jeooi9dDb3n03ab/MVss34Don2Eh3SxiNV1r3Vxr3cyLd7OFjQBv0pXFcxhj0aARzr3+8Uld4D7Okd9AMK8v/Lgo9GOoa1mGZzmeZTima7VMp9NqmZ7b9tA8NlrDNJ22Y9UMpngFoPM5jnFklJ1ToYnofJ9s8PURbbQs4jk2cVrEtr9YeEdKrKa4FWvL8H4JeOLm/VyK+c2HJUf1d6mjtXmQ26q5sdXOeTA+HNXkwaOc/w1kwcaa5vcU+J4C/+8UsPSPEYaNunrYEDu21WnZOM219VPMTyMA/vMjOlQmZLLKT9VI5piWbZjYjPHDQL8bRsWrcxJkasZG56J8ttEkGNlEvcGXx30c4PVCxVmj21dhfAk8BHKdrciLWOLfwEISVkc0mYHkMJ/jME3yNzC8e4nrTAKLsnhBLpKYjIASdTcQS7rd++HOVnydKF0/27E78/PxHsMCllK00Nfkm7+A+yxQkdxzvibnPl6oUrr4b5ifR2z2RfjtP/xH1/6D/5+VrYnuvycGF5U=</officeatwork>
+</file>
+
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E98B7741D71FDE44A06AA9C09DFE4BA4" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="9b742059589ec50a4a330dace481b6e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ab01b3cf-7ee7-43f2-9baf-75220486d41b" xmlns:ns4="014cf821-4636-4deb-a205-a5099a6446ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="808f0914eae3746518484a48e4383fd4" ns3:_="" ns4:_="">
     <xsd:import namespace="ab01b3cf-7ee7-43f2-9baf-75220486d41b"/>
     <xsd:import namespace="014cf821-4636-4deb-a205-a5099a6446ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -14647,180 +15270,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnU1wfk5pSWZ+nmeKnY0+MscnMS+9NDE91c7IwNTURh/OtQnLTC0HqoVScJMAxiof0g==</officeatwork>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC0AE7F3-4134-4854-AE46-11354A8CB046}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Media"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8517214D-3713-491E-8AD5-89D84198F3FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ab01b3cf-7ee7-43f2-9baf-75220486d41b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E884383-D1EB-4D80-9C95-0F4CBC1BEDCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/CustomXMLPart"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83D1AC03-382A-4CD4-ABB1-5E7D4B090D5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Formulas"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BF0B0A3-6EC1-4AD8-95E1-E6DACF6A6C3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4522FECA-BE7C-47CF-8FCB-032FC91AA616}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C606D7D-ADD4-4A9F-A3B2-943403582C2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBE1CE17-9C9C-4DED-AA82-D742AB6C433D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE92A3CD-7585-4AD3-ADA2-B6D73F668015}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ab01b3cf-7ee7-43f2-9baf-75220486d41b"/>
     <ds:schemaRef ds:uri="014cf821-4636-4deb-a205-a5099a6446ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>205</Words>
-  <Characters>1296</Characters>
+  <Words>223</Words>
+  <Characters>1412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Template.Untitled</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kreisschule Aarau-Buchs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1499</CharactersWithSpaces>
+  <CharactersWithSpaces>1632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Template.Untitled</dc:title>
   <dc:subject>[Betreff]</dc:subject>
   <dc:creator>Philipp Mürset</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Doc.Text">
     <vt:lpwstr>[Text]</vt:lpwstr>