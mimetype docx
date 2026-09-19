--- v1 (2026-04-18)
+++ v2 (2026-09-19)
@@ -641,63 +641,52 @@
               </w:rPr>
               <w:t xml:space="preserve">Bitte </w:t>
             </w:r>
             <w:r w:rsidR="008A3F7C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ersatz-</w:t>
             </w:r>
             <w:r w:rsidRPr="00A6043C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Material bestellen </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:anchor="support_anfrage" w:history="1">
               <w:r w:rsidRPr="00A6043C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="1F497D" w:themeColor="text2"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t xml:space="preserve">über </w:t>
+                <w:t>über ICT Supportanfrage</w:t>
               </w:r>
-              <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="4361A8C8" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00520E36">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:sectPr w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidSect="00E7522F">
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="964" w:right="1361" w:bottom="964" w:left="1134" w:header="567" w:footer="335" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E5A4D65" w14:textId="7485C87C" w:rsidR="0071614A" w:rsidRPr="00A02C7D" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
@@ -825,68 +814,76 @@
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5178EDB9" w14:textId="1113EE50" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
+          <w:p w14:paraId="5178EDB9" w14:textId="75EC5F5F" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Netzteil</w:t>
+            </w:r>
+            <w:r w:rsidR="00871AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (zum Laden des Notebooks)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="011C1114" w14:textId="0FB8C6A8" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1261,95 +1258,135 @@
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11A129DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053BF4E6" w14:textId="586C072D" w:rsidR="008A3F7C" w:rsidRPr="41CA0E9D" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="053BF4E6" w14:textId="60633ABC" w:rsidR="008A3F7C" w:rsidRPr="41CA0E9D" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>LMP Power Adapter (Netzteil)</w:t>
+              <w:t xml:space="preserve">LMP Power Adapter </w:t>
+            </w:r>
+            <w:r w:rsidR="00871AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(zum Laden des </w:t>
+            </w:r>
+            <w:r w:rsidR="00871AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>iPads</w:t>
+            </w:r>
+            <w:r w:rsidR="00871AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="682ECCEE" w14:textId="7A226CC1" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="682ECCEE" w14:textId="2C7D8B68" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15.-</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w14:paraId="074A4FFD" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6100C939" w14:textId="67D0F862" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -1362,72 +1399,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7634730F" w14:textId="23527DC2" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A3F7C">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">USB-C Kabel (1m) Apple </w:t>
-[...9 lines deleted...]
-              <w:t>Ori</w:t>
+              <w:t>USB-C Kabel (1m) Apple Ori</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ginal</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="552F011B" w14:textId="3F574305" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1461,89 +1487,58 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="011DF3D3" w14:textId="65FF2C1E" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>Tastaturhülle</w:t>
-[...29 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Tastaturhülle iPad Air 13 Zoll (grau)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751F9262" w14:textId="3055CFC9" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
@@ -1578,138 +1573,96 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>⃣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2834DD19" w14:textId="63E243BF" w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>Tastaturhülle</w:t>
-[...49 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Tastaturhülle iPad 11 Zoll (blau)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F12CD65" w14:textId="67CC6993" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="0F12CD65" w14:textId="595A0E49" w:rsidR="008A3F7C" w:rsidRDefault="00C63CCF" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>100.-</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A3F7C" w:rsidRPr="008A3F7C" w14:paraId="59B7BD10" w14:textId="77777777" w:rsidTr="008A3F7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CEC3918" w14:textId="63DB2969" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="11A129DF">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -1722,274 +1675,329 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D5736B1" w14:textId="598F3E69" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMP </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">LMP DigiPen Eingabestift </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45DA107F" w14:textId="0D8C2637" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="45DA107F" w14:textId="3FF36617" w:rsidR="008A3F7C" w:rsidRDefault="007B7AAB" w:rsidP="008A3F7C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>20.-</w:t>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3F7C" w:rsidRPr="00DB1CB1" w14:paraId="45ADDE1A" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="00C63CCF" w:rsidRPr="008A3F7C" w14:paraId="57D09EAC" w14:textId="77777777" w:rsidTr="008A3F7C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6379C9" w14:textId="6150D4ED" w:rsidR="00C63CCF" w:rsidRPr="11A129DF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11A129DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>⃣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5943F08E" w14:textId="7E18102B" w:rsidR="00C63CCF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>Kopfhörer Schabi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E705DF1" w14:textId="04C14DE0" w:rsidR="00C63CCF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>5.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63CCF" w:rsidRPr="00DB1CB1" w14:paraId="45ADDE1A" w14:textId="77777777" w:rsidTr="11A129DF">
         <w:trPr>
           <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD9B5AE" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="3FD9B5AE" w14:textId="77777777" w:rsidR="00C63CCF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="723751CB" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+          <w:p w14:paraId="723751CB" w14:textId="77777777" w:rsidR="00C63CCF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68128624" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+          <w:p w14:paraId="68128624" w14:textId="77777777" w:rsidR="00C63CCF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DA67DE1" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+          <w:p w14:paraId="5DA67DE1" w14:textId="77777777" w:rsidR="00C63CCF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BF93070" w14:textId="77777777" w:rsidR="00032C5F" w:rsidRPr="00A02C7D" w:rsidRDefault="00032C5F" w:rsidP="008A3F7C">
+          <w:p w14:paraId="7BF93070" w14:textId="77777777" w:rsidR="00C63CCF" w:rsidRPr="00A02C7D" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29C6F784" w14:textId="536BE75F" w:rsidR="008A3F7C" w:rsidRPr="00DB1CB1" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="29C6F784" w14:textId="536BE75F" w:rsidR="00C63CCF" w:rsidRPr="00DB1CB1" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB1CB1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sonstige Bemerkungen:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A784CC" w14:textId="7CA03966" w:rsidR="008A3F7C" w:rsidRPr="00DB1CB1" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="53A784CC" w14:textId="7CA03966" w:rsidR="00C63CCF" w:rsidRPr="00DB1CB1" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB1CB1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3F7C" w14:paraId="223EEE9D" w14:textId="77777777" w:rsidTr="11A129DF">
+      <w:tr w:rsidR="00C63CCF" w14:paraId="223EEE9D" w14:textId="77777777" w:rsidTr="11A129DF">
         <w:trPr>
           <w:trHeight w:val="36"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8834" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23806CC4" w14:textId="77777777" w:rsidR="008A3F7C" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="23806CC4" w14:textId="77777777" w:rsidR="00C63CCF" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74EA47F7" w14:textId="35915541" w:rsidR="008A3F7C" w:rsidRPr="00CC0B1E" w:rsidRDefault="008A3F7C" w:rsidP="008A3F7C">
+          <w:p w14:paraId="74EA47F7" w14:textId="35915541" w:rsidR="00C63CCF" w:rsidRPr="00CC0B1E" w:rsidRDefault="00C63CCF" w:rsidP="00C63CCF">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7011CC6E" w14:textId="5DD5A391" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2381,158 +2389,178 @@
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08776C1E" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00CC0B1E">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A32B138" w14:textId="2B0C0DBA" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00CC0B1E">
+    <w:p w14:paraId="2A32B138" w14:textId="6F96842D" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00CC0B1E">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In der von der Schülerin oder Schüler unterzeichneten </w:t>
       </w:r>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vereinbarung zur Nutzung von Medien- und Informatikmitteln für Schülerinnen und Schüler (Zyklus 3)</w:t>
+        <w:t>Vereinbarung zur Nutzung von Medien- und Informatikmitteln für Schülerinnen und Schüler (Zyklus</w:t>
+      </w:r>
+      <w:r w:rsidR="00773EFF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062113B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3)</w:t>
       </w:r>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist folgende Klausel enthalten:</w:t>
       </w:r>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C56D95" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3209EED5" w14:textId="0F3F8996" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
+    <w:p w14:paraId="3209EED5" w14:textId="79B7FF59" w:rsidR="0071614A" w:rsidRPr="0062113B" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Für Sachschäden an sowie Verlust von Geräten, welche die Kreisschule zur Nutzung zur Verfügung </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00773EFF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tellt</w:t>
-[...11 lines deleted...]
-        <w:t>, haften die Schülerinnen und Schüler persönlich nach den gesetzlichen Bestimmungen.</w:t>
+        <w:t>tellt, haften die Schülerinnen und Schüler persönlich nach den gesetzlichen Bestimmungen.</w:t>
       </w:r>
       <w:r w:rsidRPr="0062113B">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702B467A" w14:textId="12E662B2" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A82DCD" w14:textId="65D60762" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00703E65">
@@ -2595,95 +2623,86 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59DD0921" w14:textId="71B718A2" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000E3D96">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7522F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> unten, um die Kosten zu begleichen.</w:t>
+        <w:t>Bitte nutzen Sie den Empfangsschein mit QR Code unten, um die Kosten zu begleichen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7522F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Konditionen: 30 Tage netto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDEAAC" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000E3D96">
+    <w:p w14:paraId="50E2AD82" w14:textId="77777777" w:rsidR="00871AEF" w:rsidRDefault="00871AEF" w:rsidP="000E3D96">
+      <w:pPr>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EDEAAC" w14:textId="5DE5B878" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="000E3D96">
       <w:pPr>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Für die fristgerechte Überweisung danken wir Ihnen bestens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D09BAF5" w14:textId="6F9E9676" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00E929AC">
       <w:pPr>
         <w:adjustRightInd/>
@@ -3039,142 +3058,143 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0071614A" w:rsidSect="00032C5F">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3686" w:right="1361" w:bottom="964" w:left="1134" w:header="567" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17EE0BF6" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
+    <w:p w14:paraId="318768C8" w14:textId="77777777" w:rsidR="00BA2B4D" w:rsidRDefault="00BA2B4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="166B8DEF" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
+    <w:p w14:paraId="4768D204" w14:textId="77777777" w:rsidR="00BA2B4D" w:rsidRDefault="00BA2B4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfDingbats">
     <w:altName w:val="Wingdings"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rotis Sans Serif Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -3215,51 +3235,51 @@
           <w:tcW w:w="1971" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="6645468D" w14:textId="77777777" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="0071614A" w:rsidP="00B52825">
           <w:pPr>
             <w:pStyle w:val="1Point"/>
             <w:suppressAutoHyphens/>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="Zusatzlogo"/>
           <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E20AF5" w:rsidRPr="00A70ECB" w14:paraId="632A72ED" w14:textId="77777777" w:rsidTr="000629C9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8789" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:top w:w="340" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="2F8FBBE5" w14:textId="08EF07E3" w:rsidR="0071614A" w:rsidRPr="00A70ECB" w:rsidRDefault="0071614A" w:rsidP="00A70ECB">
+        <w:p w14:paraId="2F8FBBE5" w14:textId="7066A661" w:rsidR="0071614A" w:rsidRPr="00A70ECB" w:rsidRDefault="0071614A" w:rsidP="00A70ECB">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A70ECB">
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:t>Weiter auf der Rückseite</w:t>
           </w:r>
           <w:r w:rsidRPr="00A70ECB">
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A70ECB">
             <w:rPr>
               <w:i/>
             </w:rPr>
             <w:instrText xml:space="preserve"> if </w:instrText>
@@ -3469,51 +3489,51 @@
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w14:paraId="04F385C0" w14:textId="4BA17ACF" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="0D5ED552" w14:textId="5DB9DE74" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                              <w:p w14:paraId="0D5ED552" w14:textId="2B29DB53" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:instrText xml:space="preserve"> if </w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
@@ -3658,77 +3678,77 @@
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:shapetype w14:anchorId="7CE66C30" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Textfeld 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEpUF8DAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk8GO0zAQhu9IvIPlO01b6LaNmq6WLkVI&#10;u4C08ACO4zQWjseM3SZ9e8ZO2kXLbUUO1ji2f89883tz27eGnRR6Dbbgs8mUM2UlVNoeCv7zx/7d&#10;ijMfhK2EAasKflae327fvtl0LldzaMBUChmJWJ93ruBNCC7PMi8b1Qo/AacsLdaArQg0xUNWoehI&#10;vTXZfDq9yTrAyiFI5T39vR8W+Tbp17WS4VtdexWYKTjlFtKIaSzjmG03Ij+gcI2WYxriFVm0Qlu6&#10;9Cp1L4JgR9T/SLVaIniow0RCm0Fda6lSDVTNbPqimqdGOJVqITjeXTH5/ycrv56e3Hdkof8IPTUw&#10;FeHdA8hfnlnYNcIe1B0idI0SFV08i8iyzvl8PBpR+9xHkbJ7hIqaLI4BklBfYxupUJ2M1KkB5yt0&#10;1Qcm6ef79Yf1klYkLc2Wi+XNKnUlE/nltEMfPitoWQwKjtTUpC5ODz7EbER+2RIv82B0tdfGpAke&#10;yp1BdhJkgH36UgEvthnLuoKvF/PFAOAVEq0O5GSj24KvpvEbvBWxfbJV8lkQ2gwxpWzsyDGiGyCG&#10;vuyZrkbIEWsJ1ZnAIgzGpYdGQRznEVlHvi24/30UqDgzXyz1J5r8EuAlKC+BsLIBsn/gbAh3YXgM&#10;R4f60JD44AALd9TDWie8z4mMGZMXE/Xx3USz/z1Pu55f9/YPAAAA//8DAFBLAwQUAAYACAAAACEA&#10;n/oRy+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTWIlKiFMhBBeE&#10;qhKqnt14SSJiO7LdJvw921O57e6MZt9Um8WM7Iw+DM5KSFcJMLSt04PtJOy/3h7WwEJUVqvRWZTw&#10;iwE29e1NpUrtZvuJ5yZ2jEJsKJWEPsap5Dy0PRoVVm5CS9q380ZFWn3HtVczhZuRZ0lScKMGSx96&#10;NeFLj+1PczIShv3hQzTrNOcH0Xq9e99tX/NZyvu75fkJWMQlXs1wwSd0qInp6E5WBzZKKASRR7pn&#10;4jEHdnFkBbU70pCnhQBeV/x/ifoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABKVBfAwC&#10;AAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAn/oR&#10;y+AAAAAMAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokecolor="white">
+                  <v:shape id="Textfeld 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAEpUF8DAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk8GO0zAQhu9IvIPlO01b6LaNmq6WLkVI&#13;&#10;u4C08ACO4zQWjseM3SZ9e8ZO2kXLbUUO1ji2f89883tz27eGnRR6Dbbgs8mUM2UlVNoeCv7zx/7d&#13;&#10;ijMfhK2EAasKflae327fvtl0LldzaMBUChmJWJ93ruBNCC7PMi8b1Qo/AacsLdaArQg0xUNWoehI&#13;&#10;vTXZfDq9yTrAyiFI5T39vR8W+Tbp17WS4VtdexWYKTjlFtKIaSzjmG03Ij+gcI2WYxriFVm0Qlu6&#13;&#10;9Cp1L4JgR9T/SLVaIniow0RCm0Fda6lSDVTNbPqimqdGOJVqITjeXTH5/ycrv56e3Hdkof8IPTUw&#13;&#10;FeHdA8hfnlnYNcIe1B0idI0SFV08i8iyzvl8PBpR+9xHkbJ7hIqaLI4BklBfYxupUJ2M1KkB5yt0&#13;&#10;1Qcm6ef79Yf1klYkLc2Wi+XNKnUlE/nltEMfPitoWQwKjtTUpC5ODz7EbER+2RIv82B0tdfGpAke&#13;&#10;yp1BdhJkgH36UgEvthnLuoKvF/PFAOAVEq0O5GSj24KvpvEbvBWxfbJV8lkQ2gwxpWzsyDGiGyCG&#13;&#10;vuyZrkbIEWsJ1ZnAIgzGpYdGQRznEVlHvi24/30UqDgzXyz1J5r8EuAlKC+BsLIBsn/gbAh3YXgM&#13;&#10;R4f60JD44AALd9TDWie8z4mMGZMXE/Xx3USz/z1Pu55f9/YPAAAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;4WiGx+QAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTWIlKGqdCPDYI&#13;&#10;oRKqrt3YJBHxOLLdJvw90xVsRvO8c261XezIzsaHwaGEdJUAM9g6PWAnYf/5crcGFqJCrUaHRsKP&#13;&#10;CbCtr68qVWo344c5N7FjJIKhVBL6GKeS89D2xqqwcpNBmn05b1Wk0ndcezWTuB15liQFt2pA+tCr&#13;&#10;yTz2pv1uTlbCsD+8iWad5vwgWq93r7v353yW8vZmedpQeNgAi2aJfxdw8UD8UBPY0Z1QBzZKKATh&#13;&#10;R+pn4j4HdtnICrJ4pCRPCwG8rvh/J/UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#13;&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAASl&#13;&#10;QXwMAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;AOFohsfkAAAAEQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#13;&#10;APMAAAB3BQAAAAA=&#13;&#10;" strokecolor="white">
                     <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                       <w:txbxContent>
                         <w:p w14:paraId="04F385C0" w14:textId="4BA17ACF" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0D5ED552" w14:textId="5DB9DE74" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                        <w:p w14:paraId="0D5ED552" w14:textId="2B29DB53" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
@@ -3930,51 +3950,51 @@
                           <wps:txbx>
                             <w:txbxContent>
                               <w:p w14:paraId="74F0DCBD" w14:textId="3BD47F3C" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
-                              <w:p w14:paraId="575140A9" w14:textId="3A1A34A3" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                              <w:p w14:paraId="575140A9" w14:textId="2C4493C5" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                                 <w:pPr>
                                   <w:pStyle w:val="Outputprofile"/>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:instrText xml:space="preserve"> if </w:instrText>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="begin"/>
                                 </w:r>
                                 <w:r>
@@ -4115,77 +4135,77 @@
                                   <w:rPr>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:fldChar w:fldCharType="end"/>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shape w14:anchorId="67134B8A" id="Textfeld 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6OYLfDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypUmMOEWXLsOA&#10;dhvQ7QNkWbaFyaJGKbHz96PkJB26WzEdCEqUnsjHx83t0Bl2VOg12ILPJlPOlJVQadsU/OeP/bsV&#10;Zz4IWwkDVhX8pDy/3b59s+ldrubQgqkUMgKxPu9dwdsQXJ5lXraqE34CTlkK1oCdCLTFJqtQ9ITe&#10;mWw+nd5kPWDlEKTynk7vxyDfJvy6VjJ8q2uvAjMFp9xCsphsGW223Yi8QeFaLc9piFdk0Qlt6dMr&#10;1L0Igh1Q/wPVaYngoQ4TCV0Gda2lSjVQNbPpi2qeWuFUqoXI8e5Kk/9/sPLr8cl9RxaGjzBQA1MR&#10;3j2A/OWZhV0rbKPuEKFvlajo41mkLOudz89PI9U+9xGk7B+hoiaLQ4AENNTYRVaoTkbo1IDTlXQ1&#10;BCbp8P36w3pJEUmh2XKxvFmlrmQiv7x26MNnBR2LTsGRmprQxfHBh5iNyC9X4mcejK722pi0wabc&#10;GWRHQQLYp5UKeHHNWNYXfL2YL0YCXgHR6UBKNror+Goa16itSNsnWyWdBaHN6FPKxp55jNSNJIah&#10;HJiuCj6PbyOtJVQnIhZhFC4NGjnRziNlPem24P73QaDizHyx1J8o8ouDF6e8OMLKFkj+gbPR3YVx&#10;GA4OddMS+KgAC3fUw1onep8TOWdMWkysn+cmiv3vfbr1PN3bPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ/6EcvgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok1iJSohTIQQX&#10;hKoSqp7deEkiYjuy3Sb8PdtTue3ujGbfVJvFjOyMPgzOSkhXCTC0rdOD7STsv94e1sBCVFar0VmU&#10;8IsBNvXtTaVK7Wb7iecmdoxCbCiVhD7GqeQ8tD0aFVZuQkvat/NGRVp9x7VXM4WbkWdJUnCjBksf&#10;ejXhS4/tT3MyEob94UM06zTnB9F6vXvfbV/zWcr7u+X5CVjEJV7NcMEndKiJ6ehOVgc2SigEkUe6&#10;Z+IxB3ZxZAW1O9KQp4UAXlf8f4n6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADo5gt8N&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ/6&#10;EcvgAAAADAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokecolor="white">
+                  <v:shape w14:anchorId="67134B8A" id="Textfeld 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA6OYLfDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypUmMOEWXLsOA&#13;&#10;dhvQ7QNkWbaFyaJGKbHz96PkJB26WzEdCEqUnsjHx83t0Bl2VOg12ILPJlPOlJVQadsU/OeP/bsV&#13;&#10;Zz4IWwkDVhX8pDy/3b59s+ldrubQgqkUMgKxPu9dwdsQXJ5lXraqE34CTlkK1oCdCLTFJqtQ9ITe&#13;&#10;mWw+nd5kPWDlEKTynk7vxyDfJvy6VjJ8q2uvAjMFp9xCsphsGW223Yi8QeFaLc9piFdk0Qlt6dMr&#13;&#10;1L0Igh1Q/wPVaYngoQ4TCV0Gda2lSjVQNbPpi2qeWuFUqoXI8e5Kk/9/sPLr8cl9RxaGjzBQA1MR&#13;&#10;3j2A/OWZhV0rbKPuEKFvlajo41mkLOudz89PI9U+9xGk7B+hoiaLQ4AENNTYRVaoTkbo1IDTlXQ1&#13;&#10;BCbp8P36w3pJEUmh2XKxvFmlrmQiv7x26MNnBR2LTsGRmprQxfHBh5iNyC9X4mcejK722pi0wabc&#13;&#10;GWRHQQLYp5UKeHHNWNYXfL2YL0YCXgHR6UBKNror+Goa16itSNsnWyWdBaHN6FPKxp55jNSNJIah&#13;&#10;HJiuCj6PbyOtJVQnIhZhFC4NGjnRziNlPem24P73QaDizHyx1J8o8ouDF6e8OMLKFkj+gbPR3YVx&#13;&#10;GA4OddMS+KgAC3fUw1onep8TOWdMWkysn+cmiv3vfbr1PN3bPwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AOFohsfkAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyok1iJShqnQjw2&#13;&#10;CKESqq7d2CQR8Tiy3Sb8PdMVbEbzvHNutV3syM7Gh8GhhHSVADPYOj1gJ2H/+XK3BhaiQq1Gh0bC&#13;&#10;jwmwra+vKlVqN+OHOTexYySCoVQS+hinkvPQ9saqsHKTQZp9OW9VpNJ3XHs1k7gdeZYkBbdqQPrQ&#13;&#10;q8k89qb9bk5WwrA/vIlmneb8IFqvd6+79+d8lvL2ZnnaUHjYAItmiX8XcPFA/FAT2NGdUAc2SigE&#13;&#10;4UfqZ+I+B3bZyAqyeKQkTwsBvK74fyf1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#13;&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#13;&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6&#13;&#10;OYLfDQIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#13;&#10;IQDhaIbH5AAAABEBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#13;&#10;BADzAAAAeAUAAAAA&#13;&#10;" strokecolor="white">
                     <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                       <w:txbxContent>
                         <w:p w14:paraId="74F0DCBD" w14:textId="3BD47F3C" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="575140A9" w14:textId="3A1A34A3" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
+                        <w:p w14:paraId="575140A9" w14:textId="2C4493C5" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00FF108D">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
@@ -4476,51 +4496,51 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7836B17B" w14:textId="4DC9C7E6" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="6543BAD6" w14:textId="7AB1E427" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                        <w:p w14:paraId="6543BAD6" w14:textId="1EC92A64" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
@@ -4665,77 +4685,77 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3E476BF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHB3RDDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJmiYx4hRdugwD&#10;ugvQ7QNkWbaFyaJGKbHz96PkJB26t2J6IChROiIPDzd3Q2fYUaHXYAs+m0w5U1ZCpW1T8J8/9u9W&#10;nPkgbCUMWFXwk/L8bvv2zaZ3uZpDC6ZSyAjE+rx3BW9DcHmWedmqTvgJOGUpWAN2ItAWm6xC0RN6&#10;Z7L5dHqb9YCVQ5DKezp9GIN8m/DrWsnwra69CswUnHILyWKyZbTZdiPyBoVrtTynIV6RRSe0pU+v&#10;UA8iCHZA/Q9UpyWChzpMJHQZ1LWWKtVA1cymL6p5aoVTqRYix7srTf7/wcqvxyf3HVkYPsBADUxF&#10;ePcI8pdnFnatsI26R4S+VaKij2eRsqx3Pj8/jVT73EeQsv8CFTVZHAIkoKHGLrJCdTJCpwacrqSr&#10;ITBJh+/XN+slRSSFZsvF8naVupKJ/PLaoQ+fFHQsOgVHampCF8dHH2I2Ir9ciZ95MLraa2PSBpty&#10;Z5AdBQlgn1Yq4MU1Y1lf8PVivhgJeAVEpwMp2eiu4KtpXKO2Im0fbZV0FoQ2o08pG3vmMVI3khiG&#10;cmC6KvhNfBtpLaE6EbEIo3Bp0MiJdh4p60m3Bfe/DwIVZ+azpf5EkV8cvDjlxRFWtkDyD5yN7i6M&#10;w3BwqJuWwEcFWLinHtY60fucyDlj0mJi/Tw3Uex/79Ot5+ne/gEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ/6EcvgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok1iJSohTIQQX&#10;hKoSqp7deEkiYjuy3Sb8PdtTue3ujGbfVJvFjOyMPgzOSkhXCTC0rdOD7STsv94e1sBCVFar0VmU&#10;8IsBNvXtTaVK7Wb7iecmdoxCbCiVhD7GqeQ8tD0aFVZuQkvat/NGRVp9x7VXM4WbkWdJUnCjBksf&#10;ejXhS4/tT3MyEob94UM06zTnB9F6vXvfbV/zWcr7u+X5CVjEJV7NcMEndKiJ6ehOVgc2SigEkUe6&#10;Z+IxB3ZxZAW1O9KQp4UAXlf8f4n6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcHdEMN&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ/6&#10;EcvgAAAADAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokecolor="white">
+            <v:shape id="Textfeld 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAHB3RDDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJmiYx4hRdugwD&#13;&#10;ugvQ7QNkWbaFyaJGKbHz96PkJB26t2J6IChROiIPDzd3Q2fYUaHXYAs+m0w5U1ZCpW1T8J8/9u9W&#13;&#10;nPkgbCUMWFXwk/L8bvv2zaZ3uZpDC6ZSyAjE+rx3BW9DcHmWedmqTvgJOGUpWAN2ItAWm6xC0RN6&#13;&#10;Z7L5dHqb9YCVQ5DKezp9GIN8m/DrWsnwra69CswUnHILyWKyZbTZdiPyBoVrtTynIV6RRSe0pU+v&#13;&#10;UA8iCHZA/Q9UpyWChzpMJHQZ1LWWKtVA1cymL6p5aoVTqRYix7srTf7/wcqvxyf3HVkYPsBADUxF&#13;&#10;ePcI8pdnFnatsI26R4S+VaKij2eRsqx3Pj8/jVT73EeQsv8CFTVZHAIkoKHGLrJCdTJCpwacrqSr&#13;&#10;ITBJh+/XN+slRSSFZsvF8naVupKJ/PLaoQ+fFHQsOgVHampCF8dHH2I2Ir9ciZ95MLraa2PSBpty&#13;&#10;Z5AdBQlgn1Yq4MU1Y1lf8PVivhgJeAVEpwMp2eiu4KtpXKO2Im0fbZV0FoQ2o08pG3vmMVI3khiG&#13;&#10;cmC6KvhNfBtpLaE6EbEIo3Bp0MiJdh4p60m3Bfe/DwIVZ+azpf5EkV8cvDjlxRFWtkDyD5yN7i6M&#13;&#10;w3BwqJuWwEcFWLinHtY60fucyDlj0mJi/Tw3Uex/79Ot5+ne/gEAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AOFohsfkAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyok1iJShqnQjw2&#13;&#10;CKESqq7d2CQR8Tiy3Sb8PdMVbEbzvHNutV3syM7Gh8GhhHSVADPYOj1gJ2H/+XK3BhaiQq1Gh0bC&#13;&#10;jwmwra+vKlVqN+OHOTexYySCoVQS+hinkvPQ9saqsHKTQZp9OW9VpNJ3XHs1k7gdeZYkBbdqQPrQ&#13;&#10;q8k89qb9bk5WwrA/vIlmneb8IFqvd6+79+d8lvL2ZnnaUHjYAItmiX8XcPFA/FAT2NGdUAc2SigE&#13;&#10;4UfqZ+I+B3bZyAqyeKQkTwsBvK74fyf1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#13;&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#13;&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAH&#13;&#10;B3RDDQIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#13;&#10;IQDhaIbH5AAAABEBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#13;&#10;BADzAAAAeAUAAAAA&#13;&#10;" strokecolor="white">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7836B17B" w14:textId="4DC9C7E6" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="6543BAD6" w14:textId="7AB1E427" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                  <w:p w14:paraId="6543BAD6" w14:textId="1EC92A64" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
@@ -4937,51 +4957,51 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7B7C4615" w14:textId="45567781" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="69999122" w14:textId="51EDD05C" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                        <w:p w14:paraId="69999122" w14:textId="5FD0ABF5" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
@@ -5122,77 +5142,77 @@
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="307FD207" id="Textfeld 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSjuWUDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypUmMOEWXLsOA&#10;dhvQ7QNkWbaFyaJGKbHz96PkJB26WzEdCEqUnsjHx83t0Bl2VOg12ILPJlPOlJVQadsU/OeP/bsV&#10;Zz4IWwkDVhX8pDy/3b59s+ldrubQgqkUMgKxPu9dwdsQXJ5lXraqE34CTlkK1oCdCLTFJqtQ9ITe&#10;mWw+nd5kPWDlEKTynk7vxyDfJvy6VjJ8q2uvAjMFp9xCsphsGW223Yi8QeFaLc9piFdk0Qlt6dMr&#10;1L0Igh1Q/wPVaYngoQ4TCV0Gda2lSjVQNbPpi2qeWuFUqoXI8e5Kk/9/sPLr8cl9RxaGjzBQA1MR&#10;3j2A/OWZhV0rbKPuEKFvlajo41mkLOudz89PI9U+9xGk7B+hoiaLQ4AENNTYRVaoTkbo1IDTlXQ1&#10;BCbp8P36w3pJEUmh2XKxvFmlrmQiv7x26MNnBR2LTsGRmprQxfHBh5iNyC9X4mcejK722pi0wabc&#10;GWRHQQLYp5UKeHHNWNYXfL2YL0YCXgHR6UBKNror+Goa16itSNsnWyWdBaHN6FPKxp55jNSNJIah&#10;HJiuCr6IbyOtJVQnIhZhFC4NGjnRziNlPem24P73QaDizHyx1J8o8ouDF6e8OMLKFkj+gbPR3YVx&#10;GA4OddMS+KgAC3fUw1onep8TOWdMWkysn+cmiv3vfbr1PN3bPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJ/6EcvgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok1iJSohTIQQX&#10;hKoSqp7deEkiYjuy3Sb8PdtTue3ujGbfVJvFjOyMPgzOSkhXCTC0rdOD7STsv94e1sBCVFar0VmU&#10;8IsBNvXtTaVK7Wb7iecmdoxCbCiVhD7GqeQ8tD0aFVZuQkvat/NGRVp9x7VXM4WbkWdJUnCjBksf&#10;ejXhS4/tT3MyEob94UM06zTnB9F6vXvfbV/zWcr7u+X5CVjEJV7NcMEndKiJ6ehOVgc2SigEkUe6&#10;Z+IxB3ZxZAW1O9KQp4UAXlf8f4n6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANKO5ZQN&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ/6&#10;EcvgAAAADAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokecolor="white">
+            <v:shape w14:anchorId="307FD207" id="Textfeld 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:31.9pt;margin-top:619.75pt;width:31.1pt;height:138.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDSjuWUDQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ypUmMOEWXLsOA&#13;&#10;dhvQ7QNkWbaFyaJGKbHz96PkJB26WzEdCEqUnsjHx83t0Bl2VOg12ILPJlPOlJVQadsU/OeP/bsV&#13;&#10;Zz4IWwkDVhX8pDy/3b59s+ldrubQgqkUMgKxPu9dwdsQXJ5lXraqE34CTlkK1oCdCLTFJqtQ9ITe&#13;&#10;mWw+nd5kPWDlEKTynk7vxyDfJvy6VjJ8q2uvAjMFp9xCsphsGW223Yi8QeFaLc9piFdk0Qlt6dMr&#13;&#10;1L0Igh1Q/wPVaYngoQ4TCV0Gda2lSjVQNbPpi2qeWuFUqoXI8e5Kk/9/sPLr8cl9RxaGjzBQA1MR&#13;&#10;3j2A/OWZhV0rbKPuEKFvlajo41mkLOudz89PI9U+9xGk7B+hoiaLQ4AENNTYRVaoTkbo1IDTlXQ1&#13;&#10;BCbp8P36w3pJEUmh2XKxvFmlrmQiv7x26MNnBR2LTsGRmprQxfHBh5iNyC9X4mcejK722pi0wabc&#13;&#10;GWRHQQLYp5UKeHHNWNYXfL2YL0YCXgHR6UBKNror+Goa16itSNsnWyWdBaHN6FPKxp55jNSNJIah&#13;&#10;HJiuCr6IbyOtJVQnIhZhFC4NGjnRziNlPem24P73QaDizHyx1J8o8ouDF6e8OMLKFkj+gbPR3YVx&#13;&#10;GA4OddMS+KgAC3fUw1onep8TOWdMWkysn+cmiv3vfbr1PN3bPwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AOFohsfkAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyok1iJShqnQjw2&#13;&#10;CKESqq7d2CQR8Tiy3Sb8PdMVbEbzvHNutV3syM7Gh8GhhHSVADPYOj1gJ2H/+XK3BhaiQq1Gh0bC&#13;&#10;jwmwra+vKlVqN+OHOTexYySCoVQS+hinkvPQ9saqsHKTQZp9OW9VpNJ3XHs1k7gdeZYkBbdqQPrQ&#13;&#10;q8k89qb9bk5WwrA/vIlmneb8IFqvd6+79+d8lvL2ZnnaUHjYAItmiX8XcPFA/FAT2NGdUAc2SigE&#13;&#10;4UfqZ+I+B3bZyAqyeKQkTwsBvK74fyf1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#13;&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#13;&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDS&#13;&#10;juWUDQIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#13;&#10;IQDhaIbH5AAAABEBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#13;&#10;BADzAAAAeAUAAAAA&#13;&#10;" strokecolor="white">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7B7C4615" w14:textId="45567781" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="69999122" w14:textId="51EDD05C" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
+                  <w:p w14:paraId="69999122" w14:textId="5FD0ABF5" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00E23FB7">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
@@ -5338,97 +5358,103 @@
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30307E95" w14:textId="77777777" w:rsidR="0071614A" w:rsidRDefault="0071614A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1544DB29" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
+    <w:p w14:paraId="6A0D063E" w14:textId="77777777" w:rsidR="00BA2B4D" w:rsidRDefault="00BA2B4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D9C9856" w14:textId="77777777" w:rsidR="0038753A" w:rsidRDefault="0038753A">
+    <w:p w14:paraId="196FF114" w14:textId="77777777" w:rsidR="00BA2B4D" w:rsidRDefault="00BA2B4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E13AF68" w14:textId="2CC1EA92" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="008A3F7C" w:rsidP="00375F87">
+  <w:p w14:paraId="0E13AF68" w14:textId="6160A885" w:rsidR="0071614A" w:rsidRPr="00375F87" w:rsidRDefault="00773EFF" w:rsidP="00375F87">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-    <w:r w:rsidRPr="00A6043C">
+    <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
-      <w:t>Schul</w:t>
+      <w:t>Rechnung für v</w:t>
     </w:r>
-    <w:r w:rsidR="00032C5F">
+    <w:r w:rsidR="008A3F7C" w:rsidRPr="00A6043C">
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
-      <w:t>informatik</w:t>
+      <w:t xml:space="preserve">erlorenes </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A6043C">
+    <w:r>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
-      <w:t>: Verlorenes Material</w:t>
+      <w:t>ICT-</w:t>
     </w:r>
-    <w:r w:rsidRPr="00375F87">
+    <w:r w:rsidR="008A3F7C" w:rsidRPr="00A6043C">
+      <w:rPr>
+        <w:sz w:val="32"/>
+      </w:rPr>
+      <w:t>Material</w:t>
+    </w:r>
+    <w:r w:rsidR="008A3F7C" w:rsidRPr="00375F87">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0071614A" w:rsidRPr="00375F87">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE38C79" wp14:editId="088E9B3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>660400</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7559675" cy="1763395"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="27" name="57268ef0-9580-4470-a314-307a"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5518,51 +5544,51 @@
                       <w:txbxContent>
                         <w:p w14:paraId="7E4E3C93" w14:textId="4E206F78" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:suppressAutoHyphens/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="1A76BF87" w14:textId="32284370" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
+                        <w:p w14:paraId="1A76BF87" w14:textId="0F799284" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:suppressAutoHyphens/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
@@ -5714,78 +5740,78 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3FEAFC9A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:187.95pt;height:39.45pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeYejQAAIAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdy7UFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbSr8+SchyjvRXVgeBqydmd2eHmarCGHRUGDa7ms8mUM+UkNNrta/7j+92b&#10;FWchCtcIA07V/FEFfrV9/WrT+0rNoQPTKGQE4kLV+5p3MfqqKILslBVhAl45SraAVkQKcV80KHpC&#10;t6aYT6fLogdsPIJUIdDf2zHJtxm/bZWMX9s2qMhMzam3mFfM6y6txXYjqj0K32l5akP8QxdWaEdF&#10;z1C3Igp2QP0XlNUSIUAbJxJsAW2rpcociM1s+gebh054lbmQOMGfZQr/D1Z+OT74b8ji8B4GGmAm&#10;Efw9yJ+BObjphNura0ToOyUaKjxLkhW9D9XpapI6VCGB7PrP0NCQxSFCBhpatEkV4skInQbweBZd&#10;DZFJ+jl/u1qulyVnknIliTArcwlRPd/2GOJHBZalTc2RhprRxfE+xNSNqJ6PpGIO7rQxebDGsb7m&#10;63Je5gsXGasj+c5oW/PVNH2jExLJD67Jl6PQZtxTAeNOrBPRkXIcdgMdTOx30DwSf4TRX/QeaNMB&#10;/uasJ2/VPPw6CFScmU+ONFzPFotkxhwsyndzCvAys7vMCCcJquaRs3F7E0cDHzzqfUeVxqk5uCbd&#10;W50leenq1Df5Jyt18noy6GWcT728yO0TAAAA//8DAFBLAwQUAAYACAAAACEAHRRsVeEAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqnSZOiNE6FUFkgsaCl7F178iixHcVO&#10;Gvh6hhUsR/fo3jPFbjYdm3DwrbMCVssIGFrldGtrAaf358UDMB+k1bJzFgV8oYddeXtTyFy7qz3g&#10;dAw1oxLrcymgCaHPOfeqQSP90vVoKavcYGSgc6i5HuSVyk3H4yjKuJGtpYVG9vjUoPo8jkZA9fKx&#10;Ma/ran/aj+n3ZUrV/FYrIe7v5sctsIBz+IPhV5/UoSSnsxut9qwTsFglKaEC4k0CjIAki9fAzkRG&#10;WQy8LPj/F8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB5h6NAAAgAA2QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB0UbFXhAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAWgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textfeld 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:187.95pt;height:39.45pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAeYejQAAIAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdy7UFy0GaNEWB&#13;&#10;9AGk/QCaoiyiJJdd0pbSr8+SchyjvRXVgeBqydmd2eHmarCGHRUGDa7ms8mUM+UkNNrta/7j+92b&#13;&#10;FWchCtcIA07V/FEFfrV9/WrT+0rNoQPTKGQE4kLV+5p3MfqqKILslBVhAl45SraAVkQKcV80KHpC&#13;&#10;t6aYT6fLogdsPIJUIdDf2zHJtxm/bZWMX9s2qMhMzam3mFfM6y6txXYjqj0K32l5akP8QxdWaEdF&#13;&#10;z1C3Igp2QP0XlNUSIUAbJxJsAW2rpcociM1s+gebh054lbmQOMGfZQr/D1Z+OT74b8ji8B4GGmAm&#13;&#10;Efw9yJ+BObjphNura0ToOyUaKjxLkhW9D9XpapI6VCGB7PrP0NCQxSFCBhpatEkV4skInQbweBZd&#13;&#10;DZFJ+jl/u1qulyVnknIliTArcwlRPd/2GOJHBZalTc2RhprRxfE+xNSNqJ6PpGIO7rQxebDGsb7m&#13;&#10;63Je5gsXGasj+c5oW/PVNH2jExLJD67Jl6PQZtxTAeNOrBPRkXIcdgMdTOx30DwSf4TRX/QeaNMB&#13;&#10;/uasJ2/VPPw6CFScmU+ONFzPFotkxhwsyndzCvAys7vMCCcJquaRs3F7E0cDHzzqfUeVxqk5uCbd&#13;&#10;W50leenq1Df5Jyt18noy6GWcT728yO0TAAAA//8DAFBLAwQUAAYACAAAACEAwu8fPuUAAAAPAQAA&#13;&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqnSZOiNE6FoByQOJRS7q7t/EC8jmIn&#13;&#10;DTw9ywkuK632m9mZYjfbjk1m8K1DAatlBMygcrrFWsDp7WlxB8wHiVp2Do2AL+NhV15fFTLX7oKv&#13;&#10;ZjqGmpEJ+lwKaELoc869aoyVful6g3Sr3GBloHWouR7khcxtx+MoyriVLdKHRvbmoTHq8zhaAdXz&#13;&#10;+8a+rKv9aT+m3x9TquZDrYS4vZkftzTut8CCmcOfAn47UH4oKdjZjag96wQsVklKqIB4kwAjIMni&#13;&#10;NbAzkVEWAy8L/r9H+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeYejQAAIAANkDAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDC7x8+5QAAAA8B&#13;&#10;AAAPAAAAAAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#13;&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="7E4E3C93" w14:textId="4E206F78" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:suppressAutoHyphens/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="1A76BF87" w14:textId="32284370" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
+                  <w:p w14:paraId="1A76BF87" w14:textId="0F799284" w:rsidR="0071614A" w:rsidRDefault="0071614A" w:rsidP="00B52825">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:suppressAutoHyphens/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -6062,51 +6088,51 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5FA038EF" w14:textId="694CE04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="20B5250F" w14:textId="5303F04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
+                        <w:p w14:paraId="20B5250F" w14:textId="1330B14A" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                           <w:pPr>
                             <w:pStyle w:val="Outputprofile"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> if </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00CF4CC2">
@@ -6256,77 +6282,77 @@
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>40000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7EB2DC42" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:175.2pt;height:39.45pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhi+RoFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Shhd2o6WrpUoS0&#10;XKSFD3AcJ7FwPGbsNilfz9jpdgu8rfCD5fHYZ2bOnFnfjL1hB4Vegy35YjbnTFkJtbZtyb9/2726&#10;4swHYWthwKqSH5XnN5uXL9aDK1QOHZhaISMQ64vBlbwLwRVZ5mWneuFn4JQlZwPYi0AmtlmNYiD0&#10;3mT5fP4mGwBrhyCV93R7Nzn5JuE3jZLhS9N4FZgpOeUW0o5pr+KebdaiaFG4TstTGuIZWfRCWwp6&#10;hroTQbA96n+gei0RPDRhJqHPoGm0VKkGqmYx/6uah044lWohcrw70+T/H6z8fHhwX5GF8R2M1MBU&#10;hHf3IH94ZmHbCduqW0QYOiVqCryIlGWD88Xpa6TaFz6CVMMnqKnJYh8gAY0N9pEVqpMROjXgeCZd&#10;jYFJuszzfDVfkkuSb0UkLFYphCgefzv04YOCnsVDyZGamtDF4d6HmI0oHp/EYB6MrnfamGRgW20N&#10;soMgAezSOqH/8cxYNpT8epWvJgKeAdHrQEo2ui/51TyuSVuRtve2TjoLQpvpTCkbe+IxUjeRGMZq&#10;ZLou+ev4N9JaQX0kYhEm4dKg0aED/MXZQKItuf+5F6g4Mx8tNed6sYxMhmQsV29zMvDSU116hJUE&#10;VfLA2XTchmky9g5121GkSQ4WbqmhjU5cP2V1Sp+EmVpwGqKo/Es7vXoa9c1vAAAA//8DAFBLAwQU&#10;AAYACAAAACEA0tswrd0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFBr&#10;J4FAQ5wKIVViS4G9Ew9xwI8odlv37xlWsBzdo3vPtNvsLDviEqfgJRRrAQz9EPTkRwnvb7vVA7CY&#10;lNfKBo8Szhhh211etKrR4eRf8bhPI6MSHxslwaQ0N5zHwaBTcR1m9JR9hsWpROcycr2oE5U7y0sh&#10;au7U5GnBqBmfDQ7f+4OTcPul+o9Y3JQ2786LSHPevExGyuur/PQILGFOfzD86pM6dOTUh4PXkVkJ&#10;q6K6I1RCeV8BI6Cq6g2wnkhRl8C7lv9/ofsBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;YYvkaBUCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA0tswrd0AAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="white">
+            <v:shape id="Textfeld 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-6.75pt;margin-top:13.65pt;width:175.2pt;height:39.45pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBhi+RoFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Shhd2o6WrpUoS0&#13;&#10;XKSFD3AcJ7FwPGbsNilfz9jpdgu8rfCD5fHYZ2bOnFnfjL1hB4Vegy35YjbnTFkJtbZtyb9/2726&#13;&#10;4swHYWthwKqSH5XnN5uXL9aDK1QOHZhaISMQ64vBlbwLwRVZ5mWneuFn4JQlZwPYi0AmtlmNYiD0&#13;&#10;3mT5fP4mGwBrhyCV93R7Nzn5JuE3jZLhS9N4FZgpOeUW0o5pr+KebdaiaFG4TstTGuIZWfRCWwp6&#13;&#10;hroTQbA96n+gei0RPDRhJqHPoGm0VKkGqmYx/6uah044lWohcrw70+T/H6z8fHhwX5GF8R2M1MBU&#13;&#10;hHf3IH94ZmHbCduqW0QYOiVqCryIlGWD88Xpa6TaFz6CVMMnqKnJYh8gAY0N9pEVqpMROjXgeCZd&#13;&#10;jYFJuszzfDVfkkuSb0UkLFYphCgefzv04YOCnsVDyZGamtDF4d6HmI0oHp/EYB6MrnfamGRgW20N&#13;&#10;soMgAezSOqH/8cxYNpT8epWvJgKeAdHrQEo2ui/51TyuSVuRtve2TjoLQpvpTCkbe+IxUjeRGMZq&#13;&#10;ZLou+ev4N9JaQX0kYhEm4dKg0aED/MXZQKItuf+5F6g4Mx8tNed6sYxMhmQsV29zMvDSU116hJUE&#13;&#10;VfLA2XTchmky9g5121GkSQ4WbqmhjU5cP2V1Sp+EmVpwGqKo/Es7vXoa9c1vAAAA//8DAFBLAwQU&#13;&#10;AAYACAAAACEA1WwnBuIAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBr&#13;&#10;J4GUpnEqBKrElULvTmzigH8i223dt2c5wWWl1X4zO9NuszXkpEKcvONQLBkQ5QYvJzdy+HjfLR6B&#13;&#10;xCScFMY7xeGiImy766tWNNKf3Zs67dNI0MTFRnDQKc0NpXHQyoq49LNyePv0wYqEaxipDOKM5tbQ&#13;&#10;krGaWjE5/KDFrJ61Gr73R8vh/kv0h1jclSbvLoGlOa9fJ8357U1+2eB42gBJKqc/Bfx2wPzQYbDe&#13;&#10;H52MxHBYFNUDohzKVQUEgaqq10B6JFldAu1a+r9H9wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#13;&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#13;&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#13;&#10;AAAAIQBhi+RoFQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQDVbCcG4gAAAA8BAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#13;&#10;AAAAAAQABADzAAAAfgUAAAAA&#13;&#10;" strokecolor="white">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5FA038EF" w14:textId="694CE04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Draft"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Outputprofile.Intern"\*CHARFORMAT \&lt;OawJumpToField value=0/&gt;</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="20B5250F" w14:textId="5303F04B" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
+                  <w:p w14:paraId="20B5250F" w14:textId="1330B14A" w:rsidR="0071614A" w:rsidRPr="00CF4CC2" w:rsidRDefault="0071614A" w:rsidP="00F44D37">
                     <w:pPr>
                       <w:pStyle w:val="Outputprofile"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> if </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00CF4CC2">
@@ -6670,51 +6696,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="59F10A6F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 3" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:383.5pt;margin-top:20.15pt;width:102.65pt;height:14.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCClJVKAAIAAOYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lXtYyo6TQ6FSEN&#10;hrTxAxzHSSwcnzm7Tcav5+w0ZcAbwg/W2b777r7vztubsTfspNBrsCVfLnLOlJVQa9uW/OvT4c01&#10;Zz4IWwsDVpX8WXl+s3v9aju4Ql1BB6ZWyAjE+mJwJe9CcEWWedmpXvgFOGXpsQHsRaAjtlmNYiD0&#10;3mRXeb7JBsDaIUjlPd3eTY98l/CbRsnw0DReBWZKTrWFtGPaq7hnu60oWhSu0/JchviHKnqhLSW9&#10;QN2JINgR9V9QvZYIHpqwkNBn0DRaqsSB2CzzP9g8dsKpxIXE8e4ik/9/sPLz6QsyXZd8xZkVPbXo&#10;SY2hUaZmq6jO4HxBTo+O3ML4HkbqcmLq3T3Ib55Z2HfCtuoWEYZOiZqqW8bI7EXohOMjSDV8gprS&#10;iGOABDQ22EfpSAxG6NSl50tnqBQmY8pVvtqs15xJelte5+/erlMKUczRDn34oKBn0Sg5UucTujjd&#10;+xCrEcXsEpN5MLo+aGPSAdtqb5CdBE3JIa0z+m9uxkZnCzFsQow3iWZkNnEMYzUmPTezehXUz8Qb&#10;YRo++ixkdIA/OBto8Eruvx8FKs7MR0vaxSmdDZyNajaElRRa8sDZZO7DNM1Hh7rtCHnqjoVb0rfR&#10;iXpsxFTFuVwapqTIefDjtL48J69f33P3EwAA//8DAFBLAwQUAAYACAAAACEAIEpuMt8AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7iAaQsjTa6k0PrU3PW3YKRHaWsEuh&#10;b+940ttM5s8331+sZtuJMw6+daTgYRGBQKqcaalWsP96v89A+KDJ6M4RKrigh1V5fVXo3LiJtnje&#10;hVowhHyuFTQh9LmUvmrQar9wPRLfTm6wOvA61NIMemK47WQcRYm0uiX+0Oge1w1W37vRKkg2wzht&#10;aX232b996M++jg+vl4NStzfzyxJEwDn8heFXn9WhZKejG8l40SlIk5S7BAVP0SMIDjynMQ9HpmcZ&#10;yLKQ/xuUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCClJVKAAIAAOYDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgSm4y3wAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
+            <v:shape id="Textfeld 3" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:383.5pt;margin-top:20.15pt;width:102.65pt;height:14.25pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDtfzbW7wEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IT2E0Fy0HqwEWB&#13;&#10;9AGk/QCKoiSiFJdd0pbcr++Skp22uQXVgViK3Nmd2eHmduwNOyr0GmzJl4ucM2Ul1Nq2Jf/+bf/m&#13;&#10;hjMfhK2FAatKflKe325fv9oMrlBX0IGpFTICsb4YXMm7EFyRZV52qhd+AU5ZOmwAexFoi21WoxgI&#13;&#10;vTfZVZ6vswGwdghSeU9/76dDvk34TaNk+NI0XgVmSk69hbRiWqu4ZtuNKFoUrtNybkO8oIteaEtF&#13;&#10;L1D3Igh2QP0MqtcSwUMTFhL6DJpGS5U4EJtl/g+bx044lbiQON5dZPL/D1Z+Pj66r8jC+B5GGmAi&#13;&#10;4d0DyB+eWdh1wrbqDhGGTomaCi+jZNngfDGnRql94SNINXyCmoYsDgES0NhgH1UhnozQaQCni+hq&#13;&#10;DEzGktf59Xq14kzS2fImf/d2lUqI4pzt0IcPCnoWg5IjDTWhi+ODD7EbUZyvxGIejK732pi0wbba&#13;&#10;GWRHQQbYp29G/+uasfGyhZg2IcY/iWZkNnEMYzUyXZd8HSEi6wrqE/FGmHxF74CCDvAXZwN5quT+&#13;&#10;50Gg4sx8tKRdNOA5wHNQnQNhJaWWPHA2hbswGfXgULcdIU/TsXBH+jY6UX/qYm6XfJIUmT0djfjn&#13;&#10;Pt16ennb3wAAAP//AwBQSwMEFAAGAAgAAAAhADRCAA7jAAAADgEAAA8AAABkcnMvZG93bnJldi54&#13;&#10;bWxMj0FPwzAMhe9I/IfISFwQSymo7bqmE6xwG4eNaeesydqKxqmSdO3+PeYEF8uW7ffeV6xn07OL&#13;&#10;dr6zKOBpEQHTWFvVYSPg8PXxmAHzQaKSvUUt4Ko9rMvbm0Lmyk6405d9aBiJoM+lgDaEIefc1602&#13;&#10;0i/soJF2Z+uMDDS6hisnJxI3PY+jKOFGdkgOrRz0ptX19340ApLKjdMONw/V4X0rP4cmPr5dj0Lc&#13;&#10;383VisrrCljQc/j7gF8Gyg8lBTvZEZVnvYA0SQkoCHiJnoHRwTKNqTmRRZYBLwv+H6P8AQAA//8D&#13;&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#13;&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#13;&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO1/NtbvAQAAwQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#13;&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADRCAA7jAAAADgEAAA8AAAAAAAAAAAAAAAAASQQA&#13;&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#13;&#10;" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="07E29FD3" w14:textId="4CBBDC56" w:rsidR="0071614A" w:rsidRPr="00E815F7" w:rsidRDefault="0071614A" w:rsidP="000629C9">
                     <w:pPr>
                       <w:pStyle w:val="Fuzeile"/>
                       <w:jc w:val="both"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E815F7">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00E815F7">
                       <w:rPr>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> DOCPROPERTY "Doc.Page"\*CHARFORMAT </w:instrText>
                     </w:r>
@@ -9330,91 +9356,99 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="831020373">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1564371360">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1458184439">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1103458387">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="665979716">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1904443061">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="184"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A71916"/>
     <w:rsid w:val="00032C5F"/>
     <w:rsid w:val="00051130"/>
     <w:rsid w:val="0031047C"/>
     <w:rsid w:val="0038753A"/>
     <w:rsid w:val="0058522D"/>
     <w:rsid w:val="005A2031"/>
     <w:rsid w:val="0071614A"/>
+    <w:rsid w:val="00773EFF"/>
+    <w:rsid w:val="007B7AAB"/>
+    <w:rsid w:val="00871AEF"/>
     <w:rsid w:val="008A3F7C"/>
     <w:rsid w:val="00944590"/>
     <w:rsid w:val="00A6043C"/>
     <w:rsid w:val="00A71916"/>
+    <w:rsid w:val="00AB450B"/>
     <w:rsid w:val="00AE68AC"/>
     <w:rsid w:val="00B551E2"/>
+    <w:rsid w:val="00BA2B4D"/>
+    <w:rsid w:val="00BB6A3F"/>
     <w:rsid w:val="00C05CF1"/>
+    <w:rsid w:val="00C63CCF"/>
+    <w:rsid w:val="00C84BF6"/>
     <w:rsid w:val="00E068FF"/>
     <w:rsid w:val="00E7456C"/>
     <w:rsid w:val="02C23868"/>
     <w:rsid w:val="04D55632"/>
     <w:rsid w:val="11A129DF"/>
     <w:rsid w:val="275A7EC1"/>
     <w:rsid w:val="283FDA7A"/>
     <w:rsid w:val="3F6F9759"/>
     <w:rsid w:val="45089C44"/>
     <w:rsid w:val="5BBC46E0"/>
     <w:rsid w:val="6053A5D0"/>
     <w:rsid w:val="7139936F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -14079,158 +14113,164 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ZapfDingbats">
     <w:altName w:val="Wingdings"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rotis Sans Serif Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE3560"/>
     <w:rsid w:val="00051130"/>
+    <w:rsid w:val="002D6FC1"/>
     <w:rsid w:val="002F7A4D"/>
     <w:rsid w:val="0031047C"/>
     <w:rsid w:val="005F5817"/>
     <w:rsid w:val="005F6453"/>
     <w:rsid w:val="0063015F"/>
     <w:rsid w:val="00944590"/>
     <w:rsid w:val="00C833BB"/>
+    <w:rsid w:val="00C84BF6"/>
     <w:rsid w:val="00D02FB7"/>
+    <w:rsid w:val="00E27218"/>
     <w:rsid w:val="00EE3560"/>
     <w:rsid w:val="00F96CCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14986,102 +15026,50 @@
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/Media"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...50 lines deleted...]
-<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E98B7741D71FDE44A06AA9C09DFE4BA4" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="9b742059589ec50a4a330dace481b6e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ab01b3cf-7ee7-43f2-9baf-75220486d41b" xmlns:ns4="014cf821-4636-4deb-a205-a5099a6446ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="808f0914eae3746518484a48e4383fd4" ns3:_="" ns4:_="">
     <xsd:import namespace="ab01b3cf-7ee7-43f2-9baf-75220486d41b"/>
     <xsd:import namespace="014cf821-4636-4deb-a205-a5099a6446ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -15270,165 +15258,217 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="ab01b3cf-7ee7-43f2-9baf-75220486d41b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Formulas">eNrNWttu4zYQfe9XCCoQSoBhx3LSbDZ2AK8dAwGaxGiMIsBiH7jS2FYjiSpF7Sbf1od+Un+h1MWytKYkKlaqBn4RODM853DI4SX//PX3eEGoGzo4uB5/IuTZxfRZWWG6AXaPXZioU8uiEASq8gh/huCZcB+6X4FO1OGler1zvv78+XatTT1Lu8MBA7qkxAfKXjX0G5i2b4PHUA/NiOs7wCANifQJQj1lFgaMuHNihi4323veQ8CmsSEg/cRhVycbdoWQLunRUxpB0b98GQ92bMYz4lk2s4nHiT143BHsbzDHDGux3b55PNiJViJf1unMIYHtbQQ6XhR0rESdxEDvDvbWY5RYoRm5CRCf/wcj71GwGg186lA97nlirQy6GJJY1f7NHbadQz1HI+kMiCO8ffzFaKVYPITM5z9K1rYDfa4jUEFqjIYFKiuKvcDBUe8aEkWooPK7Dd81niip4btRmVO8ZgImp7JM4gASRBK7NnnQDfbsIAbVn4OPKYtsjUMyxmVlhuUD8STLheom1cS8hgJeH97Ga9gJL97YX8GLINmMi/Jk23l1Bvkx/PoHmCLUv1SjTh07A77EGxCgPq9GHXl1BnlG/NcVmRFHVHeNs2rkOedOCCQmCxscq3/jmXyzEvJqL+BRXe9yYaKKlwXqnFOir4CP0YBPEqQTLtOQbQntRx8CEsNKEokvxx95d4J+v42ag8M7oK8Pvnh/OjKk91PFUO/F68l1lrzyKE9LzLYTdeAFH8l6bZuA2XdCn6Pvmc1eVSViGvjY5HS3jPkfB4PA3IKLg37evm8SN+3x6e7XKPKhBsXCeLvQampj1H+yLY925lLGygl2/SuFmyPlSOFSgRro9WhvPMz4sjBsU7XqhWnfZ0vz4AjaRpu0h3K0jf8B7UWbvE/leS9Cz2xjiTgm01vlbsinenfcp5aV3Zu0R/2iyaGBQ4hZYOfo25e3qsARtbrKFbftnxxiPmvo5OeX+dVPqNfkDNVLnJocJ5u6jJq7nGUuh2VP5ePBsMn4V8C3Dj1FjXdD+kRVe/yn1BfKggAT9MiwxShmyhRTHEa1UFA+C51mi2haP+tBqrsJuMe5G640Rl2H+xkc/XWQv62Wq/Mj8je9gZRO3tTeaGg/amh/hjoZllGbw3JWNSxlE/IgVec2BZMtt8SD9Jq4fk6uwIF1lN27/avgAsUBP4mp1zSXTksJqLI465eIQmy9qXwL/CItXmYrFC5u1UsbErHejE4GmqxWKVJpLOlVuqRKeWuhUDdubKBXNDUUK9+lHLp6qVJDycUpuXoH1sHixKNBm4vTZYMrmt0xPsLQ2m6v2GXZHZOaNsQf8ZVghkRwbCueXwodaqiRYJx12ShUKsD5fLOtEgWKlCslyO5kfhCg5iHyh51s+iqXu+Ipvvd1SKT8+fdDHQeZc8e7wy8+4AqOk6clNLIn37bQD7J/WPgXPpqurQ==</officeatwork>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnU1wfk5pSWZ+nmeKnY0+MscnMS+9NDE91c7IwNTURh/OtQnLTC0HqoVScJMAxiof0g==</officeatwork>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/CustomXMLPart">
+  <City>Aarau, </City>
+  <Signature1>Lukas Schaffner</Signature1>
+  <Signature2/>
+  <Signature2F/>
+  <Signature1F>Geschäftsführer Kreisschule Aarau-Buchs</Signature1F>
+  <AddClosing/>
+  <Org1>Kreisschule Aarau-Buchs
+Heinerich-Wirri-Strasse 3
+5000 Aarau
+www.ksab.ch</Org1>
+  <Org2>Heinerich-Wirri-Strasse 3
+5000 Aarau</Org2>
+  <Org3>www.ksab.ch</Org3>
+  <Date>10. Juni 2024</Date>
+</officeatwork>
+</file>
+
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWdtu2zYYvt9TEB5abBdxdLRlpDNqx03j1Wm02muAYYBBS79tIrIkkFTS5Hn6FiuwizzQXmE/JcdNGomyG7RDsd4kCvnxP5/I/PPX389OqJDAfZ6kwOXVGKToPlwjw8FruoJfGg3SCyS7wC/JM2iQMUQQSAiPEn6ayTST641PaDB4QHVD8g0ELGUQSzx0xCAKxfo3KfZ/Hw4aXcuwHMO1DcMzbdfstE3PdjvGs/0ceB9f0G10X6zS+c37eAG8FLZhWyjU6O6ZetwwSOJG9zCJJQ1kKfSEpimLFxM6i2BEZxChRnW4Gu4DiHCbX52mkin2vT0/EZL4USa2wFsVAhwmq5TGVxW7A0gpl6vCI2WACZMRVOwdMS5k4YBy3VkYRqABjKj2/Dibz9m7KuZZFGnO/prMdKL3wpCDEGPJAaQe88fQ1wMOmbzSIzSuiUDCBjUOllnEqSQhCNKHa8bPBelRTrOnP74bHPxwDJyTAY2RBnmVpGmxOuF0JSSnQgAxzWLNNWyHjLMl12qPgYnRy+IqK00w49NlUrl/RKu88+KEsqhS7fRqklRsDmPJkzALihQYw5KTBeBPrCYkV1/pXU42SgQq1OgeccjiMGLBEshLfvMB7VIufcJXVKqChqG08cHTSB5M4J0kY3kVIer6lF5+kplPF/LgTnIWFlfn9tVBtVtG5GPtU4gv4Op7EmwTcMNVmqBhwy1cUQPFQOjFd/b2b4v7/v1GUNkYTvkCdRW0cLuuN5ieYZqWaRi2a7mebXi23dH2hlccmBDK3FAYeK+fBUtRUw7Nzz1o1VZauxbh6MsJynYMmLUcQ3zvjHHO9sbroLB151A01zCMQhkd0NbzdzTlYp7EuxeLVV4sclNfJNhTaBw+p0rIZrCsCk3gsarcl5eXzXNBZ1XIojhXa/y2N6mQ6izsOaNkkRwmUcJ9jH5OGTJ8otbEkz/PwmnPmd6uTwOFmt4JmemdkGmqeG06HaOZxgsts35Eg/OzJZNQy3F2Wc8OVvN63X7LgH/KRa3V6dRp76pTJSedLtuw8eMST9Wgy0y9DYNCia2J6+ADBcWkYqrs0ap+eRop2JgtYiozrplo1mQ2jbDe9f28hsgaaP9sO9xdkv7rbYlWIj/WQ7+3WzVGHu6W/nK39tYY4hD43ZlppwZBJZ3u2sLy76lmyi0AOdnyCXw0HR3qdt/SKIPHNO5eJpcJ17Zsy3IdyzXNttXyTKW43XZMDz9bptXGK55lt9qGa5iOto2f3HzgAm+n/pJFrGIELJBrBFmfKHcH43iX9TWzbYGoblonyYxVXi/W429aSNJcYVShJM91jeooi9dDb3n03ab/MVss34Don2Eh3SxiNV1r3Vxr3cyLd7OFjQBv0pXFcxhj0aARzr3+8Uld4D7Okd9AMK8v/Lgo9GOoa1mGZzmeZTima7VMp9NqmZ7b9tA8NlrDNJ22Y9UMpngFoPM5jnFklJ1ToYnofJ9s8PURbbQs4jk2cVrEtr9YeEdKrKa4FWvL8H4JeOLm/VyK+c2HJUf1d6mjtXmQ26q5sdXOeTA+HNXkwaOc/w1kwcaa5vcU+J4C/+8UsPSPEYaNunrYEDu21WnZOM219VPMTyMA/vMjOlQmZLLKT9VI5piWbZjYjPHDQL8bRsWrcxJkasZG56J8ttEkGNlEvcGXx30c4PVCxVmj21dhfAk8BHKdrciLWOLfwEISVkc0mYHkMJ/jME3yNzC8e4nrTAKLsnhBLpKYjIASdTcQS7rd++HOVnydKF0/27E78/PxHsMCllK00Nfkm7+A+yxQkdxzvibnPl6oUrr4b5ifR2z2RfjtP/xH1/6D/5+VrYnuvycGF5U=</officeatwork>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC0AE7F3-4134-4854-AE46-11354A8CB046}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Media"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8517214D-3713-491E-8AD5-89D84198F3FC}">
-[...56 lines deleted...]
-<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE92A3CD-7585-4AD3-ADA2-B6D73F668015}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ab01b3cf-7ee7-43f2-9baf-75220486d41b"/>
     <ds:schemaRef ds:uri="014cf821-4636-4deb-a205-a5099a6446ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8517214D-3713-491E-8AD5-89D84198F3FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ab01b3cf-7ee7-43f2-9baf-75220486d41b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C606D7D-ADD4-4A9F-A3B2-943403582C2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83D1AC03-382A-4CD4-ABB1-5E7D4B090D5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Formulas"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BF0B0A3-6EC1-4AD8-95E1-E6DACF6A6C3E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4522FECA-BE7C-47CF-8FCB-032FC91AA616}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E884383-D1EB-4D80-9C95-0F4CBC1BEDCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/CustomXMLPart"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBE1CE17-9C9C-4DED-AA82-D742AB6C433D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>223</Words>
-  <Characters>1412</Characters>
+  <Words>233</Words>
+  <Characters>1468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Template.Untitled</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kreisschule Aarau-Buchs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1632</CharactersWithSpaces>
+  <CharactersWithSpaces>1698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Template.Untitled</dc:title>
   <dc:subject>[Betreff]</dc:subject>
   <dc:creator>Philipp Mürset</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Doc.Text">
     <vt:lpwstr>[Text]</vt:lpwstr>